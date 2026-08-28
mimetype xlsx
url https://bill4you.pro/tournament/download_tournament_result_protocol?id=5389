--- v0 (2025-12-25)
+++ v1 (2026-08-28)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.МД 55+ "8"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.02.2025, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>02.02.2025, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
     <t>21 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Акинин Василий</t>
+    <t>Akinin Vasiliy</t>
   </si>
   <si>
-    <t>Кайдо Ильмар</t>
+    <t>Kaydo Ilmar</t>
   </si>
   <si>
-    <t>Жуковский Сергей</t>
+    <t>Zhukovskiy Sergey</t>
   </si>
   <si>
-    <t>Колчев Андрей</t>
+    <t>Kolchev Andrey</t>
   </si>
   <si>
-    <t>Клусов Леонид</t>
+    <t>Klusov Leonid</t>
   </si>
   <si>
-    <t>Коровин Николай</t>
+    <t>Korovin Nikolay</t>
   </si>
   <si>
-    <t>Куценко Владимир</t>
+    <t>Koutsenko Vladimir</t>
   </si>
   <si>
-    <t>Полежаев Владимир</t>
+    <t>Polejaev Vladimir</t>
   </si>
   <si>
-    <t>Батурин Вадим</t>
+    <t>Baturin Vadim</t>
   </si>
   <si>
-    <t>Никипелов Сергей</t>
+    <t>Nikipelov Sergey</t>
   </si>
   <si>
-    <t>Омельченко Григорий</t>
+    <t>Omelchenko Grigoriy</t>
   </si>
   <si>
-    <t>Самойлов Алексей</t>
+    <t>Samoylov Alexey</t>
   </si>
   <si>
-    <t>Гвоздева Светлана</t>
+    <t>Gvozdeva Svetlana</t>
   </si>
   <si>
-    <t>Кабакова Елена</t>
+    <t>Kabakova Elena</t>
   </si>
   <si>
-    <t>Мёдик Раиса</t>
+    <t>Medik Raisa</t>
   </si>
   <si>
-    <t>Омельченко Анатолий</t>
+    <t>Omelchenko Anatol</t>
   </si>
   <si>
-    <t>Добромыслова Галина</t>
+    <t>Dobromyslova Galina</t>
   </si>
   <si>
-    <t>Ильина Людмила</t>
+    <t>Ilina Lyudmila</t>
   </si>
   <si>
-    <t>Пузраков Сергей</t>
+    <t>Pukhalskaya Nina</t>
   </si>
   <si>
-    <t>Пухальская Нина</t>
+    <t>Puzrakov Sergei</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetcov Andrey</t>
   </si>
   <si>
-    <t>Царёва Альфия</t>
+    <t>Shpakunova Marina</t>
   </si>
   <si>
-    <t>Шпакунова Марина</t>
+    <t>Tsareva Alfiya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -841,55 +841,59 @@
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1963</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1963</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>43</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1960</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
@@ -996,128 +1000,130 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1948</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1965</v>
+        <v>1958</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1955</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E29" s="9"/>
+      <c r="E29" s="9" t="s">
+        <v>43</v>
+      </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1961</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>