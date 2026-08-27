--- v0 (2025-12-18)
+++ v1 (2026-08-27)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t xml:space="preserve">Краснодар! Любительский рейтинговый турнир БК "Чемпион 2" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2025, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>25.01.2025, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Савенко Сергей</t>
+    <t>Savenko Sergey</t>
   </si>
   <si>
-    <t>Суслов Артем</t>
+    <t>Suslov Artem</t>
   </si>
   <si>
-    <t>Венглинский Константин</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Venglinskiy Konstantin</t>
   </si>
   <si>
-    <t>Годаренко Сергей</t>
+    <t>Godarenko Sergey</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Романов Евгений</t>
+    <t>Romanov Evgeniy</t>
   </si>
   <si>
-    <t>Селезнёв Богдан</t>
+    <t>Seleznev Bogdan</t>
   </si>
   <si>
-    <t>Авегьян Вартан</t>
+    <t>Avegyan Vartan</t>
   </si>
   <si>
-    <t>Немцев Сергей</t>
+    <t>Cakanyan Aykaz</t>
   </si>
   <si>
-    <t>Фрумсон Олег</t>
+    <t>Frumson Oleg</t>
   </si>
   <si>
-    <t>Цаканян Айказ</t>
+    <t>Nemcev Sergey</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Карапетьянц Сурен</t>
+    <t>Karapetyanc Suren</t>
   </si>
   <si>
-    <t>Оберемок Виктор</t>
+    <t>Oberemok Viktor</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Галустян Гагик</t>
+    <t>Galustian Gagik</t>
   </si>
   <si>
-    <t>Гасанов Руслан</t>
+    <t>Gasanov Ruslan</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>Кунцевич Андрей</t>
+    <t>Kuncevich Andrey</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Омельченко Сергей</t>
+    <t>Omelchenko Sergey</t>
   </si>
   <si>
-    <t>Петров Константин</t>
+    <t>Petrov Konstantin</t>
   </si>
   <si>
-    <t>Саркисян Сергей</t>
+    <t>Sarkisyan Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>(удалить!)Семушкин Артур</t>
+    <t>Semushkin Artur</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Геленджик</t>
+    <t>Gelendzhik</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Керчь</t>
+    <t>Kerch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -701,74 +701,74 @@
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1986</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="1"/>
@@ -841,91 +841,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1995</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1992</v>
+        <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1988</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="9" t="s">