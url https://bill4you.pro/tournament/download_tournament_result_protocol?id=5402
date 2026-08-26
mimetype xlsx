--- v0 (2025-12-19)
+++ v1 (2026-08-26)
@@ -20,135 +20,135 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. Марафон 1 тур. 2 группа</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2025, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>25.01.2025, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Койка Юрий</t>
+    <t>Koyka Yuriy</t>
   </si>
   <si>
-    <t>Соколов Юрий</t>
+    <t>Sokolov Yuriy</t>
   </si>
   <si>
-    <t>Безроднова Арина</t>
+    <t>Bezrodnova Arina</t>
   </si>
   <si>
-    <t>Ракитин Игорь</t>
+    <t>Rakitin Igor</t>
   </si>
   <si>
-    <t>Крошухин Иван</t>
+    <t>Kroshuhin Ivan</t>
   </si>
   <si>
-    <t>Насиров Беюккиши</t>
+    <t>Nasirov Beyukkishi</t>
   </si>
   <si>
-    <t>Жирякова Екатерина</t>
+    <t>Miglei Maksim</t>
   </si>
   <si>
-    <t>Миглей Максим</t>
+    <t>Zhiryakova Catherine</t>
   </si>
   <si>
-    <t>Назарько Юрий</t>
+    <t>Nazarko Yuriy</t>
   </si>
   <si>
-    <t>Разгон Владислав</t>
+    <t>Razgon Vladislav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,74 +727,74 @@
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>2013</v>
+        <v>1980</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1966</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F16" s="1"/>