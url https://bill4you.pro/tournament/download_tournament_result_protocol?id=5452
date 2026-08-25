--- v0 (2025-12-23)
+++ v1 (2026-08-25)
@@ -62,51 +62,51 @@
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Клименко Виталий</t>
   </si>
   <si>
     <t>Угай Дмитрий</t>
   </si>
   <si>
-    <t>Литош Анатолий</t>
+    <t>Litosh Anatolii</t>
   </si>
   <si>
     <t>Якименко Сергей</t>
   </si>
   <si>
     <t>Манвельян Андраник</t>
   </si>
   <si>
     <t>Оганесян Руслан</t>
   </si>
   <si>
     <t>Опарин Антон</t>
   </si>
   <si>
     <t>Тахиров Амончон</t>
   </si>
   <si>
     <t>Карапитян Арсен</t>
   </si>
   <si>
     <t>Лушкин Владимир</t>
   </si>
   <si>
     <t>Христов Александр</t>
   </si>