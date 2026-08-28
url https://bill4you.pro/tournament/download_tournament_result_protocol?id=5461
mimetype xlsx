--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -20,261 +20,261 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>EVEREST. Клуб</t>
   </si>
   <si>
     <t xml:space="preserve">Любительский </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.02.2025, EVEREST. Клуб, Кыргызстан, город республиканского подчинения Ош, Ош, ул. Медресе 31 (Фуркат)</t>
+    <t>01.02.2025, EVEREST. Клуб, Kyrgyzstan, City of Regional Subordination of Osh, Osh, ул. Медресе 31 (Фуркат)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
     <t>49 - 54</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap Uulu Doolotbek</t>
   </si>
   <si>
-    <t>Балтабаев Камолддин</t>
+    <t>Baltabaev Kamolddin</t>
   </si>
   <si>
-    <t>Исмаилов Абдыкайым</t>
+    <t>Ismailov Abdikaim</t>
   </si>
   <si>
-    <t>Маматазимов Эдил</t>
+    <t>Mamatazimov Edil</t>
   </si>
   <si>
-    <t>Арзыбаев Максатали</t>
+    <t>Arzybaev Maksatali</t>
   </si>
   <si>
-    <t>Сайдинов Азизбек</t>
+    <t>Saydinov Azizbek</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Улукбек уулу Турмушбек</t>
+    <t>Ulukbek Uulu Turmushbek</t>
   </si>
   <si>
-    <t>Айтмамат уулу Бекмамат</t>
+    <t>Aitmamat Uulu Bekmamat</t>
   </si>
   <si>
-    <t>Акматов Бакытбек</t>
+    <t>Akmatov Bakytbek</t>
   </si>
   <si>
-    <t>Асанов Эрмат</t>
+    <t>Asanov Ermat</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Кенжаев Рахмонберди</t>
+    <t>Kenjaev Rahmoberdi</t>
   </si>
   <si>
-    <t>Кудайбердиев Жусуп</t>
+    <t>Kudaiberdiev Jusup</t>
   </si>
   <si>
-    <t>Нурланбек уулу Санжарбек</t>
+    <t>Nurlanbek Uulu Sanjarbek</t>
   </si>
   <si>
-    <t>Ысманалиев Болотбек</t>
+    <t>Ysmanaliev Bolotbek</t>
   </si>
   <si>
-    <t>Абдылдаев Дон</t>
+    <t>Abdildaev Don</t>
   </si>
   <si>
-    <t>Жолборсов Канатбек</t>
+    <t>Jolborsov Kanatbek</t>
   </si>
   <si>
-    <t>Маматов Ажибек</t>
+    <t>Mamatov Ajybek</t>
   </si>
   <si>
-    <t>Мисирбек уулу Мирбек</t>
+    <t>Misirbek Uulu Mirbek</t>
   </si>
   <si>
-    <t>Мундузбаев Тынчтык</t>
+    <t>Muhambetov Zhumadyl</t>
   </si>
   <si>
-    <t>Мухамбетов Жумадыл</t>
+    <t>Munduzbaev Tynchtyk</t>
   </si>
   <si>
-    <t>Толтоев Арстан</t>
+    <t>Toltoev Arstan</t>
   </si>
   <si>
-    <t>Утуров Бакыт</t>
+    <t>Uturov Bakyt</t>
   </si>
   <si>
-    <t>Айтиев Шабданбек</t>
+    <t>Aitiev Shabdanbek</t>
   </si>
   <si>
-    <t>Амиракулов Нургазы</t>
+    <t>Amirakulov Nurgazy</t>
   </si>
   <si>
-    <t>Бекташ уулу Залкар</t>
+    <t>Bektash Uulu Zalkar</t>
   </si>
   <si>
-    <t>Жаныбек уулу Кумарбек</t>
+    <t>Janibekov Kybanicv</t>
   </si>
   <si>
-    <t>Жаныбеков Кубаныч</t>
+    <t>Janybek Uulu Kumarbek</t>
   </si>
   <si>
-    <t>Каламбеков Дулатбек</t>
+    <t>Kalambekov Dulatbek</t>
   </si>
   <si>
-    <t>Кылычбек уулу Султанмурат</t>
+    <t>Kylychbek Uulu Sultanmurat</t>
   </si>
   <si>
-    <t>Наматов Данияр</t>
+    <t>Namatov Daniyar</t>
   </si>
   <si>
-    <t>Абдиллаев Канатбек</t>
+    <t>Abdikalikov Camat</t>
   </si>
   <si>
-    <t>Абдыкалыков Мирлан</t>
+    <t>Abdillaev Kanatbek</t>
   </si>
   <si>
-    <t>Абдыкалыков Самат</t>
+    <t>Abdykalykov Mirlan</t>
   </si>
   <si>
-    <t>Алиев Нуржигит</t>
+    <t>Aliev Nurjigit</t>
   </si>
   <si>
-    <t>Алимов Шерзод</t>
+    <t>Alimov Sherzod</t>
   </si>
   <si>
-    <t>Аманов Стамбек</t>
+    <t>Amanov Stambek</t>
   </si>
   <si>
-    <t>Аманов Ыстанбек</t>
+    <t>Amanov Yctanbek</t>
   </si>
   <si>
-    <t>Арапов Эмил</t>
+    <t>Arapov Emil</t>
   </si>
   <si>
-    <t>Жураев Абдусаттар</t>
+    <t>Hakimov Iskandar</t>
   </si>
   <si>
-    <t>Маматалиев Алмаз</t>
+    <t>Juraev Abdusattar</t>
   </si>
   <si>
-    <t>Хакимов Искандар</t>
+    <t>Mamataliev Almaz</t>
   </si>
   <si>
-    <t>Аманов Сталбек</t>
+    <t>Amanov Stalbek</t>
   </si>
   <si>
-    <t>Амиров Акылбек</t>
+    <t>Amirov Akylbek</t>
   </si>
   <si>
-    <t>Жусубалиев Даниел</t>
+    <t>Mametov Aktan</t>
   </si>
   <si>
-    <t>Маметов Актан</t>
+    <t>Shergaziev Islam</t>
   </si>
   <si>
-    <t>Таштемиров Али</t>
+    <t>Tashtemirov Ali</t>
   </si>
   <si>
-    <t>Шергазиев Ислам</t>
+    <t>Zhusubaliev Daniel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1135,71 +1135,71 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1995</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>1998</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="9" t="s">
@@ -1275,77 +1275,77 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1998</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>1994</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
@@ -1375,91 +1375,91 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>1997</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E43" s="9" t="s">
@@ -1535,95 +1535,95 @@
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>1980</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>1966</v>
+        <v>1988</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C49" s="8"/>
+      <c r="C49" s="8">
+        <v>1966</v>
+      </c>
       <c r="D49" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1984</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
@@ -1633,111 +1633,111 @@
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>1996</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
         <v>1996</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="10"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="10"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>