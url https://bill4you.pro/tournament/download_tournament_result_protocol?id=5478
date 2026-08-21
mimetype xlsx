--- v0 (2025-12-25)
+++ v1 (2026-08-21)
@@ -937,51 +937,51 @@
       </c>
       <c r="C21" s="8">
         <v>2010</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>