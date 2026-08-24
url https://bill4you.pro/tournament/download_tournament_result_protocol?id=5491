--- v0 (2025-12-24)
+++ v1 (2026-08-24)
@@ -14,201 +14,201 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>БК "START"</t>
+    <t>DOSTAR Billiard Club</t>
   </si>
   <si>
     <t>БК START Комбинированная пирамида 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.02.2025, БК "START", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Шажимбаева,  85</t>
+    <t>01.02.2025, DOSTAR Billiard Club, Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Ульянова,  49</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Смагулов Рустам</t>
+    <t>Smagulov Rustam</t>
   </si>
   <si>
-    <t>Даутов Жанболат</t>
+    <t>Dautov Zhanbolat</t>
   </si>
   <si>
-    <t>Шестяев Ефим</t>
+    <t>Shestyaev Efim</t>
   </si>
   <si>
-    <t>Шостак Игорь</t>
+    <t>Shostak Igor</t>
   </si>
   <si>
-    <t>Бахрам Ералы</t>
+    <t>Bahram Eraly</t>
   </si>
   <si>
-    <t>Ислам Айтжан</t>
+    <t>Islam Alihan</t>
   </si>
   <si>
-    <t>Ислам Алихан</t>
+    <t>Islam Aytzhan</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Khvan Nikolay</t>
   </si>
   <si>
-    <t>Пистогов Егор</t>
+    <t>Pistogov Egor</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Сенкубаев Бахтияр</t>
+    <t>Senkubaev Bahtiyar</t>
   </si>
   <si>
-    <t>Уразов Жумабек</t>
+    <t>Urazov Zhumabek</t>
   </si>
   <si>
-    <t>Аухадиев Дастан</t>
+    <t>Auhadiev Dastan</t>
   </si>
   <si>
-    <t>Ныгманов Сырым</t>
+    <t>Nygmanov Syrym</t>
   </si>
   <si>
-    <t>Тоноян Фрунзе</t>
+    <t>Shyntemir Arman</t>
   </si>
   <si>
-    <t>Шынтемир Арман</t>
+    <t>Tonoyan Frunze</t>
   </si>
   <si>
-    <t>Бектибеков Ернар</t>
+    <t>Bektibekov Ernar</t>
   </si>
   <si>
-    <t>Бижанов Бексултан</t>
+    <t>Bizhanov Beksultan</t>
   </si>
   <si>
-    <t>Бугров Дмитрий</t>
+    <t>Bugrov Dmitriy</t>
   </si>
   <si>
-    <t>Бугрова Ирина</t>
+    <t>Bugrova Irina</t>
   </si>
   <si>
-    <t>Искаков Самир</t>
+    <t>Iskakov Samir</t>
   </si>
   <si>
-    <t>Искакова Роксана</t>
+    <t>Iskakova Roksana</t>
   </si>
   <si>
-    <t>Мухаряпов Шамиль</t>
+    <t>Muharyapov Shamil</t>
   </si>
   <si>
-    <t>Стадник Дмитрий</t>
+    <t>Stadnik Dmitriy</t>
   </si>
   <si>
-    <t>Милкин Борис</t>
+    <t>Milkin Boris</t>
   </si>
   <si>
-    <t>Рогозина Наталья</t>
+    <t>Rogozina Natalya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Омск</t>
+    <t>Omsk</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -767,71 +767,71 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2001</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1969</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -943,77 +943,77 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1967</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1999</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>