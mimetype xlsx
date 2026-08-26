--- v0 (2025-12-18)
+++ v1 (2026-08-26)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t xml:space="preserve">БК START </t>
   </si>
   <si>
     <t>турнир б/к START</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.02.2025, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>01.02.2025, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Ivanov Aykyn</t>
   </si>
   <si>
-    <t>Иванов Айкын</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Мейманкулов Азат</t>
+    <t>Mejmankulov Azat</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beisenov Bakhtiyar</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Fgfjm Mgkj</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Молдабеков Бейбут</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Токтасынов Талимжан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Кыдырбаев Рустем</t>
+    <t>Kydyrbaev Rustem</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Мелдешов Момынбек</t>
+    <t>Meldeshov Momynbek</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Ыкыласов Кайрат</t>
+    <t>Ykylasov Kayrat</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kaldarbekov Ruslan</t>
   </si>
   <si>
-    <t>Нургалиев Максат</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Токтарбеков Архат</t>
+    <t>Nurgaliev Maksat</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Toktarbekov Arhat</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Uakhashov Yernur</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -716,71 +716,71 @@
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1992</v>
+      </c>
       <c r="D11" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="1"/>
@@ -848,53 +848,55 @@
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1998</v>
+      </c>
       <c r="D17" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1996</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="1"/>
@@ -940,73 +942,73 @@
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1986</v>
+      </c>
       <c r="D23" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
@@ -1146,165 +1148,165 @@
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1983</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1993</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>1990</v>
+      </c>
       <c r="D35" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1992</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>