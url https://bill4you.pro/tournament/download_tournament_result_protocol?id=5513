--- v0 (2025-12-23)
+++ v1 (2026-08-27)
@@ -12,263 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>Достар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.02.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>02.02.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Атаев Талгат</t>
+    <t>Ataev Talgat</t>
   </si>
   <si>
-    <t>Сейкимбаев Бауржан</t>
+    <t>Seykimbaev Baurzhan</t>
   </si>
   <si>
-    <t>Воробьев Станислав</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Vorobev Stanislav</t>
   </si>
   <si>
-    <t>Абдихамитов Ерсин</t>
+    <t>Abdihamitov Ersin</t>
   </si>
   <si>
-    <t>Блатов Алексей</t>
+    <t>Blatov Aleksey</t>
   </si>
   <si>
-    <t>Калматов Нурпаиз</t>
+    <t>Kalmatov Myktybek</t>
   </si>
   <si>
-    <t>Пак Владимир</t>
+    <t>Pak Vladimir</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Даншулаков Толеген</t>
+    <t>Danshulakov Tolegen</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Садвакасов Айтуар</t>
+    <t>Sadvakasov Aytuar</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Бейсетаев Данияр</t>
+    <t>Beysetaev Daniyar</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Ishankulov Azamat</t>
   </si>
   <si>
-    <t>Ислам Айдархан</t>
+    <t>Islam Aydarhan</t>
   </si>
   <si>
-    <t>Ишанкулов Азамат</t>
+    <t>Mukhambetaliev Mahambet</t>
   </si>
   <si>
-    <t>Мухамбеталиев Махамбет</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Ахметов Рустем</t>
+    <t>Ahmetov Rustem</t>
   </si>
   <si>
-    <t>Бекмухамбетова Мария</t>
+    <t>Bekmuhambetova Mariya</t>
   </si>
   <si>
-    <t>Жумагулов Рустем</t>
+    <t>Hloponin Andrey</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Лим Сергей</t>
+    <t>Lim Sergey</t>
   </si>
   <si>
-    <t>Мамадияров Бекжан</t>
+    <t>Mamadiyarov Bekzhan</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Хлопонин Андрей</t>
+    <t>Zhumagulov Rustem</t>
   </si>
   <si>
-    <t>Абдуллаев Фарух</t>
+    <t>Abdullaev Faruh</t>
   </si>
   <si>
-    <t>Аманжолов Руслан</t>
+    <t>Amanzholov Ruslan</t>
   </si>
   <si>
-    <t>Бекмагамбетов Олжас</t>
+    <t>Bekmagambetov Olzhas</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Палмахов Мурат</t>
+    <t>Palmahov Murat</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Кайратулы Мурат</t>
+    <t>Kayratuly Murat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Шахтинск</t>
+    <t>Town of Shakhtinsk</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Сарань</t>
+    <t>Kyzylorda</t>
   </si>
   <si>
-    <t>Кызылорда</t>
-[...2 lines deleted...]
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,71 +766,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>1983</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
-        <v>1986</v>
+        <v>1961</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
-        <v>1961</v>
+        <v>1986</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1997</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -1089,151 +1086,151 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>1994</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>2000</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1980</v>
+        <v>2003</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1981</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1247,51 +1244,51 @@
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1991</v>
+        <v>1959</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>1984</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
@@ -1345,51 +1342,51 @@
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1959</v>
+        <v>1991</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2004</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1431,91 +1428,91 @@
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>1972</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1979</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>1982</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8">
         <v>49</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>