--- v0 (2025-12-19)
+++ v1 (2026-08-31)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>Amateur Billiard League 1 дивизион</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.02.2025, БК "Арена", Беларусь, Минск, ул.Победителей 84</t>
+    <t>09.02.2025, БК "Арена", Belarus, Minsk, ул.Победителей 84</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузнецов Арсений</t>
+    <t>Kuznecov Arseniy</t>
   </si>
   <si>
-    <t>Гордович Илья</t>
+    <t>Gordovich Ilia</t>
   </si>
   <si>
-    <t>Ковзель Максим</t>
+    <t>Kovzel Max</t>
   </si>
   <si>
-    <t>Лисименко Альбина</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>Лазарчик Егор</t>
+    <t>Lazarchik Egor</t>
   </si>
   <si>
-    <t>Яланский Максим</t>
+    <t>Yalanskiy Maksim</t>
   </si>
   <si>
-    <t>Быховский Евгений</t>
+    <t>Bykhouski Yauhen</t>
   </si>
   <si>
-    <t>Шелест Геннадий</t>
+    <t>Shelest Gennadiy</t>
   </si>
   <si>
-    <t>Волкович Наталья</t>
+    <t>Kachura Andrei</t>
   </si>
   <si>
-    <t>Качуро Андрей</t>
+    <t>Savich Ekaterina</t>
   </si>
   <si>
-    <t>Савич Екатерина</t>
+    <t>Shashko Alina</t>
   </si>
   <si>
-    <t>Шашко Алина</t>
+    <t>Valkovich Natallia</t>
   </si>
   <si>
-    <t>Василевский Виталий</t>
+    <t>Shafranskiy Vyacheslav</t>
   </si>
   <si>
-    <t>Шафранский Вячеслав</t>
+    <t>Vasilevskiy Vitaliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Иванова Ольга</t>
+    <t>Ivanova Ol'ga</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Кричев</t>
+    <t>Krychaw</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,149 +785,151 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1974</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1966</v>
+        <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>2003</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2001</v>
+        <v>1966</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="10"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>