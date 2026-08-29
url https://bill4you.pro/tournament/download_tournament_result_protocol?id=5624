--- v0 (2025-12-15)
+++ v1 (2026-08-29)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>Аксай! Финал открытого Кубка " БК Чемпион". "Московская пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.02.2025, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>09.02.2025, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Спилатов Михаил</t>
+    <t>Spilatov Mihail</t>
   </si>
   <si>
-    <t>Абрамов Константин</t>
+    <t>Abramov Konstantin</t>
   </si>
   <si>
-    <t>Арутюнян Норайр</t>
+    <t>Arutyunyan Norayr</t>
   </si>
   <si>
-    <t>Ветров Антон</t>
+    <t>Vetrov Anton</t>
   </si>
   <si>
-    <t>Абрамов Ашот</t>
+    <t>Abramov Ashot</t>
   </si>
   <si>
-    <t>Бурак Вячеслав</t>
+    <t>Burak Viacheslav</t>
   </si>
   <si>
-    <t>Гаскевич Алексей</t>
+    <t>Gaskevich Aleksey</t>
   </si>
   <si>
-    <t>Хен Виталий</t>
+    <t>Hen Vitaliy</t>
   </si>
   <si>
-    <t>Аванесян Самвел</t>
+    <t>Anfimiadi Givi</t>
   </si>
   <si>
-    <t>Анфимиади Гиви</t>
+    <t>Arustamiyan Rafael</t>
   </si>
   <si>
-    <t>Арустамян Рафаэль</t>
+    <t>Avanesyan Samvel</t>
   </si>
   <si>
-    <t>Богомолов Алексей</t>
+    <t>Bogomolov Aleksei</t>
   </si>
   <si>
-    <t>Дудников Роман</t>
+    <t>Dudnikov Roman</t>
   </si>
   <si>
-    <t>Кутицкий Андрей</t>
+    <t>Kutitskiy Andrey</t>
   </si>
   <si>
-    <t>Ратман Глеб</t>
+    <t>Ratman Gleb</t>
   </si>
   <si>
-    <t>Скворцов Владимир</t>
+    <t>Skvorcov Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>МСМК</t>
+  </si>
+  <si>
     <t>2р</t>
   </si>
   <si>
-    <t>МСМК</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Volgograd</t>
   </si>
   <si>
-    <t>Волгоград</t>
+    <t>Berdyansk</t>
   </si>
   <si>
-    <t>Бердянск</t>
-[...2 lines deleted...]
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -799,97 +799,97 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
-        <v>1991</v>
+        <v>1944</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>1944</v>
+        <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
         <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>