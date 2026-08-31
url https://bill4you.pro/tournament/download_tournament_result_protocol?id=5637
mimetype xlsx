--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t>Турнир среди ветеранов бильярдного спорта, г. Иркутск</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.02.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
+    <t>11.02.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Волков Александр</t>
+    <t>Volkov Aleksandr</t>
   </si>
   <si>
-    <t>Кудряшов Анатолий</t>
+    <t>Kudryashov Anatoliy</t>
   </si>
   <si>
-    <t>Смирнов Виктор</t>
+    <t>Smirnov Viktor</t>
   </si>
   <si>
-    <t>Судаков Алексей</t>
+    <t>Sudakov Aleksey</t>
   </si>
   <si>
-    <t>Бугаенко Игорь</t>
+    <t>Bugaenko Igor</t>
   </si>
   <si>
-    <t>Кравчук Сергей</t>
+    <t>Kravchuk Sergey</t>
   </si>
   <si>
-    <t>Наделяев Сергей</t>
+    <t>Nadelyaev Sergey</t>
   </si>
   <si>
-    <t>Романов Роман</t>
+    <t>Romanov Roman</t>
   </si>
   <si>
-    <t>Маликов Олег</t>
+    <t>Mahankov Aleksandr</t>
   </si>
   <si>
-    <t>Маханьков Александр</t>
+    <t>Malikov Oleg</t>
   </si>
   <si>
-    <t>Пермяков Степан</t>
+    <t>Permyakov Stepan</t>
   </si>
   <si>
-    <t>Шорников Сергей</t>
+    <t>Shornikov Sergey</t>
   </si>
   <si>
-    <t>Боковиков Александр</t>
+    <t>Bokovikov Aleksandr</t>
   </si>
   <si>
-    <t>Курещенко Александр</t>
+    <t>Kureschenko Aleksandr</t>
   </si>
   <si>
-    <t>Попков Павел</t>
+    <t>Popkov Pavel</t>
   </si>
   <si>
-    <t>Сипатин Александр</t>
+    <t>Sipatin Aleksandr</t>
   </si>
   <si>
-    <t>Александрович Павел</t>
+    <t>Aleksandrovich Pavel</t>
   </si>
   <si>
-    <t>Беженцев Борис</t>
+    <t>Bezhencev Boris</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Выборг</t>
+    <t>Vyborg</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Irkutsk</t>
   </si>
   <si>
-    <t>Шелехов</t>
+    <t>Shelekhov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>