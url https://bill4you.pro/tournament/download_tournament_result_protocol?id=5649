--- v0 (2025-12-18)
+++ v1 (2026-08-30)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>ФБС Республики Казахстан</t>
   </si>
   <si>
     <t>Чемпионат РК по Комбинированной пирамиде среди женщин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.02.2025, БК "Бастау", Казахстан, Алматинская область, Алматы, ул. Шагабутдинова,  д.109А.</t>
+    <t>12.02.2025, БК "Бастау", Kazakhstan, Almaty oblysy, Almaty, ул. Шагабутдинова,  д.109А.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваль Дарья</t>
+    <t>Koval Darya</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Бричковская Анастасия</t>
+    <t>Brichkovskaya Anastasiya</t>
   </si>
   <si>
-    <t>Маханова Салтанат</t>
+    <t>Makhanova Saltanat</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Тюлебаева Анара</t>
+    <t>Tyulebaeva Anara</t>
   </si>
   <si>
-    <t>Ким Милана</t>
+    <t>Kim Milana</t>
   </si>
   <si>
-    <t>Рогозина Наталья</t>
+    <t>Rogozina Natalya</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Sharipova Aygerim</t>
   </si>
   <si>
-    <t>Шарипова Айгерим</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Ахметбекова Анель</t>
+    <t>Ahmetbekova Anel</t>
   </si>
   <si>
-    <t>Дулыгаева Жанар</t>
+    <t>Dulygaeva Zhanar</t>
   </si>
   <si>
-    <t>Жанболат Лязиза</t>
+    <t>Mahatova Lyazzat</t>
   </si>
   <si>
-    <t>Махатова Ляззат</t>
+    <t>Zhanbolat Lyaziza</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бузурходжаев Раимжан</t>
+    <t>Buzurhodzhaev Raimzhan</t>
   </si>
   <si>
-    <t>Трубникова Алла</t>
+    <t>Trubnikova Alla</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Костанайская область</t>
+    <t>Qostanaı oblysy</t>
   </si>
   <si>
-    <t>Акмолинская область</t>
+    <t>Astana respýblıkalyq mańyzdy qala</t>
   </si>
   <si>
-    <t>Карагандинская область</t>
+    <t>Qaraǵandy oblysy</t>
   </si>
   <si>
-    <t>Кызылординская область</t>
+    <t>Baıqońyr respýblıkalyq mańyzy bar qalasy</t>
   </si>
   <si>
-    <t>Алматинская область</t>
+    <t>Almaty oblysy</t>
   </si>
   <si>
-    <t>Северо-Казахстанская область</t>
+    <t>Soltústik Qazaqstan oblysy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -845,77 +845,77 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1970</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
@@ -923,71 +923,71 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1988</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>