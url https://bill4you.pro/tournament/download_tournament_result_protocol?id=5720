--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -14,162 +14,162 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>Академия Бильярда</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>Турнир в честь дня рождения Джанадилова Барысхана Саккулаковича</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.02.2025, Академия Бильярда, Казахстан, Павлодарская область, Павлодар, Назарбаева 219/1</t>
+    <t>18.02.2025, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гарипов Аслан</t>
+    <t>Garipov Aslan</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Депухан Акжаик</t>
+    <t>Depuhan Akzhaik</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Мейманкулов Азат</t>
+    <t>Mejmankulov Azat</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Kaldarbekov Ruslan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Toktasynov Tolymzhan</t>
   </si>
   <si>
-    <t>Токтасынов Толымжан</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Акмолинская область</t>
+    <t>Astana respýblıkalyq mańyzdy qala</t>
   </si>
   <si>
-    <t>Алматинская область</t>
+    <t>Almaty oblysy</t>
   </si>
   <si>
-    <t>Карагандинская область</t>
+    <t>Qaraǵandy oblysy</t>
   </si>
   <si>
-    <t>область Абай</t>
+    <t>Abai oblysy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,105 +790,107 @@
       <c r="C15" s="8">
         <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1986</v>
+      </c>
       <c r="D19" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>