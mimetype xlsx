--- v0 (2025-12-13)
+++ v1 (2026-08-26)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>ФБС Амурской области</t>
   </si>
   <si>
     <t>Открытый чемпионат г. Благовещенска среди мужчин и женщин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2025, "Royal", Россия, Амурская область, Благовещенск, ул. Мухиной,  д. 82</t>
+    <t>22.02.2025, "Royal", Russian Federation, Amur Region, Blagoveschensk, ул. Мухиной,  д. 82</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Малько Андрей</t>
+    <t>Malko Andrey</t>
   </si>
   <si>
-    <t>Маргарян Грайр</t>
+    <t>Margarian Grair</t>
   </si>
   <si>
-    <t>Татауров Игорь</t>
+    <t>Tataurov Igor</t>
   </si>
   <si>
-    <t>Белов Дмитрий</t>
+    <t>Belov Dmitrii</t>
   </si>
   <si>
-    <t>Гончарук Сергей</t>
+    <t>Goncharuk Sergey</t>
   </si>
   <si>
-    <t>Нестеров Игорь</t>
+    <t>Nesterov Igor</t>
   </si>
   <si>
-    <t>Рыбай Яков</t>
+    <t>Ribai Iakov</t>
   </si>
   <si>
-    <t>Слукина Наталья</t>
+    <t>Slukina Natalya</t>
   </si>
   <si>
-    <t>Абубакиров Айбек</t>
+    <t>Abybakurov Aibek</t>
   </si>
   <si>
-    <t>Грушко Евгений</t>
+    <t>Gryshko Evgenii</t>
   </si>
   <si>
-    <t>Сайдазимов Сайдкасим</t>
+    <t>Saydazimov Saydkasim</t>
   </si>
   <si>
-    <t>Тороян Ерджаник</t>
+    <t>Toroyan Erdzhanik</t>
   </si>
   <si>
-    <t>Котов Валерий</t>
+    <t>Kotov Valeriy</t>
   </si>
   <si>
-    <t>Мотылев Евгений</t>
+    <t>Motylev Evgeniy</t>
   </si>
   <si>
-    <t>Мотылев Ренат</t>
+    <t>Motylev Renat</t>
   </si>
   <si>
-    <t>Шалаев Тимур</t>
+    <t>Shalaev Timur</t>
   </si>
   <si>
-    <t>Горбачев Михаил</t>
+    <t>Drozdov Georgiy</t>
   </si>
   <si>
-    <t>Дроздов Георгий</t>
+    <t>Gorbachev Mikhail</t>
   </si>
   <si>
-    <t>Занегин Виталий</t>
+    <t>Hanaykin Sergey</t>
   </si>
   <si>
-    <t>Квиткевич Виталий</t>
+    <t>Pankov Aleksey</t>
   </si>
   <si>
-    <t>Панков Алексей</t>
+    <t>Rvitkevich Vitalii</t>
   </si>
   <si>
-    <t>Самойлов Юрий</t>
+    <t>Samoylov Yuriy</t>
   </si>
   <si>
-    <t>Смоляк Полина</t>
+    <t>Smolak Polina</t>
   </si>
   <si>
-    <t>Ханайкин Сергей</t>
+    <t>Zanegin Vitaliy</t>
   </si>
   <si>
-    <t>Баранов Денис</t>
+    <t>Baranov Denis</t>
   </si>
   <si>
-    <t>Волков Данил</t>
+    <t>Gorbachev Maksim</t>
   </si>
   <si>
-    <t>Горбачев Максим</t>
+    <t>Ishmuhametov Boris</t>
   </si>
   <si>
-    <t>Жамкочян Манук</t>
+    <t>Morev Maksim</t>
   </si>
   <si>
-    <t>Ишмухаметов Борис</t>
+    <t>Prihodko Egor</t>
   </si>
   <si>
-    <t>Морев Максим</t>
+    <t>Volkov Danil</t>
   </si>
   <si>
-    <t>Приходько Егор</t>
+    <t>Zhamkochyan Manuk</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Свободный</t>
+    <t>Svobodny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1008,71 +1008,71 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>2015</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>1982</v>
+        <v>2014</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>2014</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>56</v>
       </c>
@@ -1184,129 +1184,129 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1994</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>2011</v>
+        <v>1986</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>2003</v>
+      </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>56</v>
       </c>