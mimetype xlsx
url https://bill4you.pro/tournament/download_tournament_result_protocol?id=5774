--- v0 (2025-12-18)
+++ v1 (2026-08-24)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t xml:space="preserve">БК START </t>
   </si>
   <si>
     <t>Турнир БК "Закат"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.02.2025, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>21.02.2025, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ильхамов Сарвар</t>
+    <t>Ilhamov Sarvar</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Атаев Темур</t>
+    <t>Ataev Temur</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Ахмадиев Рахат</t>
+    <t>Ahmadiev Rahat</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beysenov Bahtiyar</t>
   </si>
   <si>
-    <t>Имашев Саят</t>
+    <t>Imashev Sayat</t>
   </si>
   <si>
-    <t>Кенесарулы Саржан</t>
+    <t>Kenesaruly Sarzhan</t>
   </si>
   <si>
-    <t>Султанбеков Бауыржан</t>
+    <t>Sultanbekov Bauyrzhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Жумашов Акжол</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Mahamedzhanov Aytkali</t>
   </si>
   <si>
-    <t>Мухамеджанов Айткали</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Усипбаев Нурбол</t>
+    <t>Yuldashev Kayrulla</t>
   </si>
   <si>
-    <t>Юлдашев Кайрулла</t>
+    <t>Zhumashov Akzhol</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Бердыгожин Ерлан</t>
+    <t>Berdygozhin Erlan</t>
   </si>
   <si>
-    <t>Жанбаев Темирлан</t>
+    <t>Faizullin Madi</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Нуржанов Жанибек</t>
+    <t>Nurzhanov Zhanibek</t>
   </si>
   <si>
-    <t>Файзуллин Мади</t>
+    <t>Shugelov Kayrat</t>
   </si>
   <si>
-    <t>Шугелов Кайрат</t>
+    <t>Zhanbaev Temirlan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1024,69 +1024,69 @@
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
@@ -1222,71 +1222,71 @@
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1983</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>