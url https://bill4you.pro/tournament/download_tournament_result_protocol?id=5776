--- v0 (2025-12-23)
+++ v1 (2026-08-24)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Чемпионат ХМАО-Югры 50-60 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.02.2025, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>21.02.2025, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Невзоров Олег</t>
+    <t>Nevzorov Oleg</t>
   </si>
   <si>
-    <t>Душкин Эдуард</t>
+    <t>Dushkin Eduard</t>
   </si>
   <si>
-    <t>Малышев Алексей</t>
+    <t>Malyshev Aleksey</t>
   </si>
   <si>
-    <t>Егоров Андрей</t>
+    <t>Egorov Andrey</t>
   </si>
   <si>
-    <t>Крюков Кирилл</t>
+    <t>Kryukov Kirill</t>
   </si>
   <si>
-    <t>Лебедев Евгений</t>
+    <t>Lebedev Evgeniy</t>
   </si>
   <si>
-    <t>Мкртчян Мехак</t>
+    <t>Mkrtchyan Mehak</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Дымов Герман</t>
+    <t>Dymov German</t>
   </si>
   <si>
-    <t>Зиннатшин Эльмар</t>
+    <t>Kudaev Oleg</t>
   </si>
   <si>
-    <t>Кудаев Олег</t>
+    <t>Zinnatshin Elmar</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Пешков Алексей</t>
+    <t>Peshkov Aleksey</t>
   </si>
   <si>
-    <t>Рошка Александр</t>
+    <t>Roshko Aleksandr</t>
   </si>
   <si>
-    <t>Султанахмедов Ризван</t>
+    <t>Sultanahmedov Rizvan</t>
   </si>
   <si>
-    <t>Гаджиев Руслан</t>
+    <t>Gadziev Ruslan</t>
   </si>
   <si>
-    <t>Гусевов Абдулсалам</t>
+    <t>Gusevov Abdylsalam</t>
   </si>
   <si>
-    <t>Исмаилов Марсель</t>
+    <t>Ismailov Marsel</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Яцунский Аркадий</t>
+    <t>Yatsunskiy Arkadiy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>2р</t>
+  </si>
+  <si>
     <t>1р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>posyolok gorodskogo tipa Pionerskiy</t>
   </si>
   <si>
-    <t>посёлок городского типа Пионерский</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>Sovetskiy</t>
   </si>
   <si>
-    <t>Советский</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>posyolok gorodskogo tipa Fyodorovskiy</t>
   </si>
   <si>
-    <t>посёлок городского типа Фёдоровский</t>
-[...2 lines deleted...]
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -872,94 +872,94 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1970</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1974</v>
+        <v>1966</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1971</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="1"/>
@@ -975,51 +975,51 @@
       </c>
       <c r="C22" s="8">
         <v>1971</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1969</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1974</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
@@ -1075,51 +1075,51 @@
       </c>
       <c r="C27" s="8">
         <v>1967</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1975</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>