--- v0 (2025-12-13)
+++ v1 (2026-08-27)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t>Кубок г.Иркутска по бильярду, посвященный дню защитника Отечества</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.03.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
+    <t>01.03.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шафиров Владимир</t>
+    <t>Shafirov Vladimir</t>
   </si>
   <si>
-    <t>Луценко Глеб</t>
+    <t>Lutsenko Gleb</t>
   </si>
   <si>
-    <t>Уткин Андрей</t>
+    <t>Utkin Andrej</t>
   </si>
   <si>
-    <t>Утюжников Сергей</t>
+    <t>Utyuzhnikov Sergey</t>
   </si>
   <si>
-    <t>Будаев Даниил</t>
+    <t>Budaev Daniil</t>
   </si>
   <si>
-    <t>Колосков Валерий</t>
+    <t>Koloskov Valeriy</t>
   </si>
   <si>
-    <t>Разумов Олег</t>
+    <t>Razumov Oleg</t>
   </si>
   <si>
-    <t>Стремеленко Егор</t>
+    <t>Stremelenko Egor</t>
   </si>
   <si>
-    <t>Голушкин Алексей</t>
+    <t>Golushkin Aleksey</t>
   </si>
   <si>
-    <t>Ивановский Дмитрий</t>
+    <t>Ivanovskij Vsevolod</t>
   </si>
   <si>
-    <t>Стефанкив Владимир</t>
+    <t>Stefankiv Vladimir</t>
   </si>
   <si>
-    <t>Трофимов Сергей</t>
+    <t>Trofimov Sergey</t>
   </si>
   <si>
-    <t>Гуцалов Семен</t>
+    <t>Gucalov Semen</t>
   </si>
   <si>
-    <t>Каморин Савва</t>
+    <t>Kamorin Savva</t>
   </si>
   <si>
-    <t>Левин Андрей</t>
+    <t>Levin Andrey</t>
   </si>
   <si>
-    <t>Покорба Евгений</t>
+    <t>Pokorba Evgenij</t>
   </si>
   <si>
-    <t>Бабич Антон</t>
+    <t>Babich Anton</t>
   </si>
   <si>
-    <t>Беляев Евгений</t>
+    <t>Belyaev Evgeniy</t>
   </si>
   <si>
-    <t>Бодяк Иван</t>
+    <t>Bodyak Ivan</t>
   </si>
   <si>
-    <t>Боковиков Александр</t>
+    <t>Bokovikov Aleksandr</t>
   </si>
   <si>
-    <t>Голубев Михаил</t>
+    <t>Golubev Mihail</t>
   </si>
   <si>
-    <t>Гусаченко Роман</t>
+    <t>Gusachenko Roman</t>
   </si>
   <si>
-    <t>Извеков Алексей</t>
+    <t>Izvekov Aleksej</t>
   </si>
   <si>
-    <t>Мамаев Сергей</t>
+    <t>Mamaev Sergey</t>
   </si>
   <si>
-    <t>Акопян Ваган</t>
+    <t>Akopyan Vagan</t>
   </si>
   <si>
-    <t>Фалеев Артем</t>
+    <t>Cymbalov Vladimir</t>
   </si>
   <si>
-    <t>Хатамбаев Эрик</t>
+    <t>Faleev Artem</t>
   </si>
   <si>
-    <t>Цымбалов Владимир</t>
+    <t>Hatambaev Erik</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1085,51 +1085,53 @@
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1985</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1991</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1978</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>