--- v0 (2025-12-13)
+++ v1 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>ФБС Ростовской области</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат Ростовской области среди мужчин </t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>01.03.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>01.03.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
@@ -909,51 +909,51 @@
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1992</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="1"/>
@@ -1029,51 +1029,51 @@
       </c>
       <c r="C22" s="8">
         <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1990</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="1"/>