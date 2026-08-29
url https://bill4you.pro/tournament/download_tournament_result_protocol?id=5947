--- v0 (2025-12-25)
+++ v1 (2026-08-29)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК MATRESHKI</t>
   </si>
   <si>
     <t>Ульяновск 2025. MATRESHKI. Сеньоры + Ветераны по пирамиде № 2</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.03.2025, БК MATRESHKI, Россия, Ульяновская область, Ульяновск, ул. Карла Маркса,  12,  корп. 3</t>
+    <t>16.03.2025, БК MATRESHKI, Russian Federation, Ulyanovsk Region, Ulyanovsk, ул. Карла Маркса,  12,  корп. 3</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Осипов Иван</t>
+    <t>Osipov Ivan</t>
   </si>
   <si>
-    <t>Свечников Юрий</t>
+    <t>Svechnikov Yuriy</t>
   </si>
   <si>
-    <t>Анашкин Сергей</t>
+    <t>Anashkin Serg</t>
   </si>
   <si>
-    <t>Куфтырев Сергей</t>
+    <t>Kuftirev Sergei</t>
   </si>
   <si>
-    <t>Ближин Олег</t>
+    <t>Blizhin Oleg</t>
   </si>
   <si>
-    <t>Калмыков Евгений</t>
+    <t>Kalmykov Evgeniy</t>
   </si>
   <si>
-    <t>Климов Владимир</t>
+    <t>Klimov Vladimir</t>
   </si>
   <si>
-    <t>Романов Азиз</t>
+    <t>Romanov Aziz</t>
   </si>
   <si>
-    <t>Афонькин Николай</t>
+    <t>Afonkin Nik</t>
   </si>
   <si>
-    <t>Валеев Ильдар</t>
+    <t>Frolov Nikolai</t>
   </si>
   <si>
-    <t>Гришин Дмитрий</t>
+    <t>Grishin Dmitrii</t>
   </si>
   <si>
-    <t>Карташов Александр</t>
+    <t>Hismyatulov Ilfak</t>
   </si>
   <si>
-    <t>Мельниченко Владимир</t>
+    <t>Kartashov Alexander</t>
   </si>
   <si>
-    <t>Толченов Владимир</t>
+    <t>Melnichenko Vladimir</t>
   </si>
   <si>
-    <t>Фролов Николай</t>
+    <t>Tolchenov Vladimir</t>
   </si>
   <si>
-    <t>Хисмятулов Ильфак</t>
+    <t>Valeev Ildar</t>
   </si>
   <si>
-    <t>Бондина Ирина</t>
+    <t>Bondina Irina</t>
   </si>
   <si>
-    <t>Коршуненко Сергей</t>
+    <t>Korshunenko Sergey</t>
   </si>
   <si>
-    <t>Курдюков Алексей</t>
+    <t>Kurdyukov Alexey</t>
   </si>
   <si>
-    <t>Ларин Юрий</t>
+    <t>Larin Yuriy</t>
   </si>
   <si>
-    <t>Матросов Игорь</t>
+    <t>Matrosov Igor</t>
   </si>
   <si>
-    <t>Мусин Камиль</t>
+    <t>Musin Kamil</t>
   </si>
   <si>
-    <t>Николайченко Сергей</t>
+    <t>Nikolaychenko Sergey</t>
   </si>
   <si>
-    <t>Рожков Виктор</t>
+    <t>Rozhkov Viktor</t>
   </si>
   <si>
-    <t>Григорян Олег</t>
+    <t>Farhutdinov Ilnur</t>
   </si>
   <si>
-    <t>Командин Яков</t>
+    <t>Grigoryan Oleg</t>
   </si>
   <si>
-    <t>Пилат Валерий</t>
+    <t>Komandin Iakov</t>
   </si>
   <si>
-    <t>Рахматулин Эньвар</t>
+    <t>Pilat Valeriy</t>
   </si>
   <si>
-    <t>Фархутдинов Ильнур</t>
+    <t>Rahmatulin Envar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -850,174 +850,174 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1952</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1967</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1963</v>
+        <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1982</v>
+        <v>1963</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1982</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1974</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
@@ -1150,169 +1150,169 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1964</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1961</v>
+        <v>1984</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1945</v>
+        <v>1961</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1981</v>
+        <v>1948</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7" t="s">
         <v>44</v>
       </c>