--- v0 (2025-12-23)
+++ v1 (2026-08-27)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК «КУБ107»</t>
   </si>
   <si>
     <t>Сеньоры Сибири 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2025, БК «КУБ107», Россия, Красноярский край, Красноярск, ул. Молокова 21,  2 этаж</t>
+    <t>15.03.2025, БК «КУБ107», Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, ул. Молокова 21,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зверев Михаил</t>
+    <t>Zverev Mikhail</t>
   </si>
   <si>
-    <t>Пуков Антон</t>
+    <t>Pukov Anton</t>
   </si>
   <si>
-    <t>Акимов Владимир</t>
+    <t>Akimov Vladimir</t>
   </si>
   <si>
-    <t>Бейшебаев Марс</t>
+    <t>Beyshebaev Mars</t>
   </si>
   <si>
-    <t>Подопригора Александр</t>
+    <t>Podoprigora Aleksandr</t>
   </si>
   <si>
-    <t>Попович Виталий</t>
+    <t>Popovich Vitaliy</t>
   </si>
   <si>
-    <t>Райский Сергей</t>
+    <t>Raiskii Sergei</t>
   </si>
   <si>
-    <t>Шабаев Дмитрий</t>
+    <t>Shabaev Dmitriy</t>
   </si>
   <si>
-    <t>Велиев Надир</t>
+    <t>Motuev Biygazy</t>
   </si>
   <si>
-    <t>Мотуев Бийгазы</t>
+    <t>Shornikov Aleksandr</t>
   </si>
   <si>
-    <t>Тихонов Вячеслав</t>
+    <t>Tikhonov Vyacheslav</t>
   </si>
   <si>
-    <t>Шорников Александр</t>
+    <t>Veliev Nadir</t>
   </si>
   <si>
-    <t>Лукьянов Вячеслав</t>
+    <t>Lukyanov Vyacheslav</t>
   </si>
   <si>
-    <t>Морозов Виктор</t>
+    <t>Morozov Viktor</t>
   </si>
   <si>
-    <t>Нуриев Александр</t>
+    <t>Nuriev Alex</t>
   </si>
   <si>
-    <t>Шорников Евгений</t>
+    <t>Shornikov Evgeny</t>
   </si>
   <si>
-    <t>Арма Габриель</t>
+    <t>Arma Gabriel</t>
   </si>
   <si>
-    <t>Белоголовкин Александр</t>
+    <t>Belogolovkin Aleksandr</t>
   </si>
   <si>
-    <t>Доровских Сергей</t>
+    <t>Dorovskih Serqei</t>
   </si>
   <si>
-    <t>Мизенко Виктор</t>
+    <t>Histovskii Evgenii</t>
   </si>
   <si>
-    <t>Пирогов Дмитрий</t>
+    <t>Mizenko Viktor</t>
   </si>
   <si>
-    <t>Романов Валентин</t>
+    <t>Pirogov Dmitriy</t>
   </si>
   <si>
-    <t>Чистовский Евгений</t>
+    <t>Romanov Valentin</t>
   </si>
   <si>
-    <t>Шарафеев Григорий</t>
+    <t>Sharafeev Grigoriy</t>
   </si>
   <si>
-    <t>Александр Шилов</t>
+    <t>Ahmerov Tahir</t>
   </si>
   <si>
-    <t>Ахмеров Тахир</t>
+    <t>Alexandr Shilov</t>
   </si>
   <si>
-    <t>Баранова Кристина</t>
+    <t>Baranova Kristina</t>
   </si>
   <si>
-    <t>Башуров Андрей</t>
+    <t>Bashurov Andreii</t>
   </si>
   <si>
-    <t>Галыця Александр</t>
+    <t>Demidov Aleksey</t>
   </si>
   <si>
-    <t>Демидов Алексей</t>
+    <t>Galycya Aleksandr</t>
   </si>
   <si>
-    <t>Кулеев Виталий</t>
+    <t>Kuliev Vitalii</t>
   </si>
   <si>
-    <t>Семенков Вячеслав</t>
+    <t>Semenkov Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -837,111 +837,111 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1978</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1974</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -1057,171 +1057,171 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1976</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1955</v>
+        <v>1973</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1985</v>
+        <v>1955</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1985</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1963</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1972</v>
+        <v>1953</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1953</v>
+        <v>1972</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1984</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
@@ -1237,71 +1237,71 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1949</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1970</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">