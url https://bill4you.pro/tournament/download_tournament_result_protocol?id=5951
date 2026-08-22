--- v0 (2025-12-15)
+++ v1 (2026-08-22)
@@ -20,252 +20,252 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>РС ОО ФБС Свердловской области</t>
   </si>
   <si>
     <t xml:space="preserve"> "Открытый Чемпионат Свердловской области"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.03.2025, БК "Public club Billiards" (БЦ Антей), Россия, Свердловская область, Екатеринбург, ул.Красноармейская д.10 5 этаж</t>
+    <t>22.03.2025, БК "Public club Billiards" (БЦ Антей), Russian Federation, Sverdlovsk Region, Yekaterinburg, ул.Красноармейская д.10 5 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 35</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сидоров Александр</t>
+    <t>Sidorov Aleksandr</t>
   </si>
   <si>
-    <t>Вакорин Иван</t>
+    <t>Vakorin Ivan</t>
   </si>
   <si>
-    <t>Наумов Павел</t>
+    <t>Naumov Pavel</t>
   </si>
   <si>
-    <t>Ушков Андрей</t>
+    <t>Ushkov Andrey</t>
   </si>
   <si>
-    <t>Бирюков Евгений</t>
+    <t>Biryukov Evgeniy</t>
   </si>
   <si>
-    <t>Гилметдинов Максим</t>
+    <t>Gilmetdinov Maksim</t>
   </si>
   <si>
-    <t>Зуев Юрий</t>
+    <t>Kopylov Valeriy</t>
   </si>
   <si>
-    <t>Копылов Валерий</t>
+    <t>Zuev Urij</t>
   </si>
   <si>
-    <t>Лещев Иван</t>
+    <t>Cherkashin Artem</t>
   </si>
   <si>
-    <t>Муаллибшоев Сурадж</t>
+    <t>Leshchev Ivan</t>
   </si>
   <si>
-    <t>Пророк Евгений</t>
+    <t>Muallibshoev Suradzh</t>
   </si>
   <si>
-    <t>Черкашин Артем</t>
+    <t>Prorok Evgeny</t>
   </si>
   <si>
-    <t>Атнеев Арсений</t>
+    <t>Atneev Arseniy</t>
   </si>
   <si>
-    <t>Волынский Денис</t>
+    <t>Guk Anton</t>
   </si>
   <si>
-    <t>Гук Антон</t>
+    <t>Lisica Aleksandr</t>
   </si>
   <si>
-    <t>Лисица Александр</t>
+    <t>Volynskiy Denis</t>
   </si>
   <si>
-    <t>Косов Иван</t>
+    <t>Kosov Ivan</t>
   </si>
   <si>
-    <t>Машрабаев Сухраб</t>
+    <t>Mashrabaev Suhrab</t>
   </si>
   <si>
-    <t>Миллер Денис</t>
+    <t>Miller Denis</t>
   </si>
   <si>
-    <t>Поспелов Игорь</t>
+    <t>Pospelov Igor</t>
   </si>
   <si>
-    <t>Румянцев Игорь</t>
+    <t>Rumyancev Igor</t>
   </si>
   <si>
-    <t>Темирбаев Марсельбек</t>
+    <t>Temirbaev Marselbek</t>
   </si>
   <si>
-    <t>Юлдошев Бахтиер</t>
+    <t>Yuldoshev Bahtier</t>
   </si>
   <si>
-    <t>Зуева Анастасия</t>
+    <t>Eyhman Roman</t>
   </si>
   <si>
-    <t>Иванов Михаил</t>
+    <t>Ivanov Mihail</t>
   </si>
   <si>
-    <t>Комлев Георгий</t>
+    <t>Komlev Georgiy</t>
   </si>
   <si>
-    <t>Падерин Арсений</t>
+    <t>Paderin Arseniy</t>
   </si>
   <si>
-    <t>Петров Олег</t>
+    <t>Petrov Oleg</t>
   </si>
   <si>
-    <t>Саитова Любовь</t>
+    <t>Saitova Lyubov</t>
   </si>
   <si>
-    <t>Шалаев Дмитрий</t>
+    <t>Shalaev Dmitriy</t>
   </si>
   <si>
-    <t>Эйхман Роман</t>
+    <t>Zueva Anastasiya</t>
   </si>
   <si>
-    <t>Бочков Юрий</t>
+    <t>Bochkov Yuriy</t>
   </si>
   <si>
-    <t>Жилина Виктория</t>
+    <t>Popov Georgiy</t>
   </si>
   <si>
-    <t>Попов Георгий</t>
+    <t>Zhilina Viktoriya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Петр Шумков</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>MIKHEEV ALEKSANDR</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Первоуральск</t>
+    <t>Pervouralsk</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Nizhniy Tagil</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Verkhnyaya Salda</t>
   </si>
   <si>
-    <t>Верхняя Салда</t>
+    <t>Lesnoy</t>
   </si>
   <si>
-    <t>Миасс</t>
+    <t>Miass</t>
   </si>
   <si>
-    <t>Лесной</t>
+    <t>Dushanbe</t>
   </si>
   <si>
-    <t>Воронеж</t>
+    <t>Voronezh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -812,271 +812,271 @@
       </c>
       <c r="D11" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1992</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1990</v>
+        <v>1978</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1978</v>
+        <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2011</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1192,65 +1192,65 @@
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1994</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1992</v>
+        <v>1981</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1986</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
@@ -1346,111 +1346,111 @@
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1977</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1986</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>