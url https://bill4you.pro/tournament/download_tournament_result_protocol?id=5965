--- v1 (2025-12-24)
+++ v2 (2026-08-24)
@@ -20,258 +20,258 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок России U17 2 этап. Юноши до 17 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.03.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>08.03.2025, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Poderin Fedor</t>
   </si>
   <si>
-    <t>Потапов Денис</t>
+    <t>Potapov Denis</t>
   </si>
   <si>
-    <t>Быков Дмитрий</t>
+    <t>Bykov Dmitrij</t>
   </si>
   <si>
-    <t>Индрупский Владимир</t>
+    <t>Indrupsky Vladimir</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Кудрявцев Глеб</t>
+    <t>Kudravcev Gleb</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Морозов Елисей</t>
+    <t>Morozov Elisej</t>
   </si>
   <si>
-    <t>Петров Михаил</t>
+    <t>Petrov Mihail</t>
   </si>
   <si>
-    <t>Половинко Степан</t>
+    <t>Polovinko Stepan</t>
   </si>
   <si>
-    <t>Пуляев Леонид</t>
+    <t>Puliaev Leonid</t>
   </si>
   <si>
-    <t>Родин Алексей</t>
+    <t>Rodin Aleksej</t>
   </si>
   <si>
-    <t>Тимофеев Георгий</t>
+    <t>Timofeev Georgij</t>
   </si>
   <si>
-    <t>Козырский Максим</t>
+    <t>Asen'kin Andrej</t>
   </si>
   <si>
-    <t>Мартынов Дамир</t>
+    <t>Kozyrskij Maksim</t>
   </si>
   <si>
-    <t>Минаев Кирилл</t>
+    <t>Martynov Damir</t>
   </si>
   <si>
-    <t>Пархомович Владислав</t>
+    <t>Minaev Kirill</t>
   </si>
   <si>
-    <t>Смирнов Роман</t>
+    <t>Parkhomvich Vladislav</t>
   </si>
   <si>
-    <t>Толстокоров Никита</t>
+    <t>Siskov Artem</t>
   </si>
   <si>
-    <t>Шишков Артём</t>
+    <t>Smirnov Roman</t>
   </si>
   <si>
-    <t>Яшенькин Андрей</t>
+    <t>Tolstokorov Nikita</t>
   </si>
   <si>
-    <t>Долгоруков Никита</t>
+    <t>Dolgorukov Nikita</t>
   </si>
   <si>
-    <t>Королев Михаил</t>
+    <t>Korolev Mihail</t>
   </si>
   <si>
-    <t>Павлов Константин</t>
+    <t>Parhomovich Vitaliy</t>
   </si>
   <si>
-    <t>Пархомович Виталий</t>
+    <t>Pavlov Konstantin</t>
   </si>
   <si>
-    <t>Романов Фёдор</t>
+    <t>Romanov Fedor</t>
   </si>
   <si>
-    <t>Серегин Семён</t>
+    <t>Seregin Semen</t>
   </si>
   <si>
-    <t>Смирнов Никита</t>
+    <t>Smirnov Nikita</t>
   </si>
   <si>
-    <t>Тюняев Всеволод</t>
+    <t>Tunaev Vsevolod</t>
   </si>
   <si>
-    <t>Абдуллин Тамерлан</t>
+    <t>Abdullin Tamerlan</t>
   </si>
   <si>
-    <t>Антоненко Артём</t>
+    <t>Antonenko Artem</t>
   </si>
   <si>
-    <t>Данилов Лев</t>
+    <t>Cipilev Stepan</t>
   </si>
   <si>
-    <t>Дубченко Андрей</t>
+    <t>Danilov Lev</t>
   </si>
   <si>
-    <t>Каленский Фёдор</t>
+    <t>Kalenskij Fedor</t>
   </si>
   <si>
-    <t>Просс Илья</t>
+    <t>kjgkg Stanislava</t>
   </si>
   <si>
-    <t>Ципилёв Степан</t>
+    <t>Pross Ilia</t>
   </si>
   <si>
-    <t>Щеглов Алексей</t>
+    <t>Seglov Aleksej</t>
   </si>
   <si>
-    <t>Иванченко Артём</t>
+    <t>Ivanchenko Artem</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Калужская область</t>
+    <t>Kaluga Region</t>
   </si>
   <si>
-    <t>Удмуртская Республика</t>
+    <t>Udmurtian Republic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -955,51 +955,51 @@
       </c>
       <c r="C18" s="8">
         <v>2013</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2011</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F20" s="1"/>
@@ -1052,197 +1052,197 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2012</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1252,77 +1252,77 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>2009</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2012</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
@@ -1412,114 +1412,114 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2013</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>2015</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>2013</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F46" s="1"/>