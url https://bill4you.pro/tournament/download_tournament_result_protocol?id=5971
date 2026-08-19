--- v0 (2025-12-13)
+++ v1 (2026-08-19)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t>Чемпионат России 2025 "Комбинированная пирамида", женщины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>09.03.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
@@ -267,50 +267,53 @@
     <t>Ростовская область</t>
   </si>
   <si>
     <t>Оренбургская область</t>
   </si>
   <si>
     <t>Ставропольский край</t>
   </si>
   <si>
     <t>Московская область</t>
   </si>
   <si>
     <t>Новосибирская область</t>
   </si>
   <si>
     <t>Воронежская область</t>
   </si>
   <si>
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
     <t>Рязанская область</t>
   </si>
   <si>
     <t>Волгоградская область</t>
+  </si>
+  <si>
+    <t>Ярославская область</t>
   </si>
   <si>
     <t>Нижегородская область</t>
   </si>
   <si>
     <t>Кемеровская область</t>
   </si>
   <si>
     <t>Челябинская область</t>
   </si>
   <si>
     <t>Самарская область</t>
   </si>
   <si>
     <t>Пензенская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
@@ -869,51 +872,51 @@
       </c>
       <c r="C11" s="8">
         <v>2001</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2003</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="1"/>
@@ -1129,51 +1132,51 @@
       </c>
       <c r="C24" s="8">
         <v>2001</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1996</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2010</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="1"/>
@@ -1412,71 +1415,71 @@
       </c>
       <c r="D38" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
         <v>1981</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>2000</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="8">
         <v>2009</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
@@ -1552,51 +1555,51 @@
       </c>
       <c r="D45" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="8">
         <v>1980</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="8">
         <v>2007</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
@@ -1612,91 +1615,91 @@
       </c>
       <c r="D48" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="8">
         <v>1979</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="8">
         <v>2010</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="8">
         <v>1987</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="8">
         <v>2009</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>