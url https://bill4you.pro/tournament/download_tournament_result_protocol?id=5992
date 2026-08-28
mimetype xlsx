--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.МД 55+ "10"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.03.2025, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>16.03.2025, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Омельченко Анатолий</t>
+    <t>Omelchenko Anatol</t>
   </si>
   <si>
-    <t>Омельченко Григорий</t>
+    <t>Omelchenko Grigoriy</t>
   </si>
   <si>
-    <t>Кабакова Елена</t>
+    <t>Kabakova Elena</t>
   </si>
   <si>
-    <t>Овчинников Вячеслав</t>
+    <t>Ovchinnikov Vyacheslav</t>
   </si>
   <si>
-    <t>Акинин Василий</t>
+    <t>Akinin Vasiliy</t>
   </si>
   <si>
-    <t>Капустина Людмила</t>
+    <t>Kapustina Ludmila</t>
   </si>
   <si>
-    <t>Колчев Андрей</t>
+    <t>Kolchev Andrey</t>
   </si>
   <si>
-    <t>Куценко Владимир</t>
+    <t>Koutsenko Vladimir</t>
   </si>
   <si>
-    <t>Буренков Александр</t>
+    <t>Burenkov Aleksandr</t>
   </si>
   <si>
-    <t>Жуковский Сергей</t>
+    <t>Klusov Leonid</t>
   </si>
   <si>
-    <t>Клусов Леонид</t>
+    <t>Pukhalskaya Nina</t>
   </si>
   <si>
-    <t>Пухальская Нина</t>
+    <t>Zhukovskiy Sergey</t>
   </si>
   <si>
-    <t>Авдеев Сергей</t>
+    <t>Avdeev Sergey</t>
   </si>
   <si>
-    <t>Креммер Владимир</t>
+    <t>Kremmer Vladimir</t>
   </si>
   <si>
-    <t>Мёдик Раиса</t>
+    <t>Medik Raisa</t>
   </si>
   <si>
-    <t>Царёва Альфия</t>
+    <t>Tsareva Alfiya</t>
   </si>
   <si>
-    <t>Григорьев Геннадий</t>
+    <t>Efimov Evgenii</t>
   </si>
   <si>
-    <t>Ефимов Евгений</t>
+    <t>Grigor'ev Gennadij</t>
   </si>
   <si>
-    <t>Никипелов Сергей</t>
+    <t>Nikipelov Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -652,55 +652,59 @@
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
         <v>1951</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="8"/>
+      <c r="C9" s="8">
+        <v>1963</v>
+      </c>
       <c r="D9" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="9" t="s">
+        <v>38</v>
+      </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
@@ -805,91 +809,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1961</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1949</v>
+        <v>1959</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1965</v>
+        <v>1949</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1960</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -930,84 +934,86 @@
         <v>1958</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1961</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="E23" s="9"/>
+      <c r="E23" s="9" t="s">
+        <v>38</v>
+      </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1947</v>
+        <v>1956</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1956</v>
+        <v>1947</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1963</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="9" t="s">