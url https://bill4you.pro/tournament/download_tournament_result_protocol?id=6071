--- v0 (2025-12-17)
+++ v1 (2026-08-23)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. Турнир памяти Сергея Завьялова 50+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2025, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>15.03.2025, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Литвинов Юрий</t>
+    <t>Litvinov Yuriy</t>
   </si>
   <si>
-    <t>Шабалдин Валерий</t>
+    <t>Shabaldin Valeriy</t>
   </si>
   <si>
-    <t>Богордаев Владимир</t>
+    <t>Bogordaev Vladimir</t>
   </si>
   <si>
-    <t>Григорьев Георгий</t>
+    <t>Grigorev Georgiy</t>
   </si>
   <si>
-    <t>Бархатов Сергей</t>
+    <t>Barhatov Sergey</t>
   </si>
   <si>
-    <t>Богданов Сергей</t>
+    <t>Bogdanov Sergey</t>
   </si>
   <si>
-    <t>Гумиров Раиль</t>
+    <t>Gumirov Ravil</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Глебов Алексей</t>
+    <t>1 1</t>
   </si>
   <si>
-    <t>Надменко Александр</t>
+    <t>Fomin Nikolay</t>
   </si>
   <si>
-    <t>Тончу Федор</t>
+    <t>Glebov Aleksey</t>
   </si>
   <si>
-    <t>Фомин Николай</t>
+    <t>Nadmenko Aleksandr</t>
   </si>
   <si>
-    <t>Азаматов Марат</t>
+    <t>Azamatov Marat</t>
   </si>
   <si>
-    <t>Баранов Василий</t>
+    <t>Baranov Vasilij</t>
   </si>
   <si>
-    <t>Горбунов Альберт</t>
+    <t>Gorbunov Albert</t>
   </si>
   <si>
-    <t>Назарько Юрий</t>
+    <t>Nazarko Yuriy</t>
   </si>
   <si>
-    <t>Байраков Сергей</t>
+    <t>Bayrakov Sergey</t>
   </si>
   <si>
-    <t>Гриневич Константин</t>
+    <t>Grinevich K</t>
   </si>
   <si>
-    <t>Сергеев Вячеслав</t>
+    <t>Sergeev Vyacheslav</t>
   </si>
   <si>
-    <t>Шантуров Геннадий</t>
+    <t>Shanturov Gennadiy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Тобольск</t>
+    <t>Tobolsk</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -805,102 +805,102 @@
       <c r="C15" s="8">
         <v>1965</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1962</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1975</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>