--- v0 (2025-12-16)
+++ v1 (2026-08-27)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>Любительский турнир Московская пирамида в БК "Чемпион " г. Аксай до 45</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.01.2025, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>16.01.2025, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Coj Eduard</t>
   </si>
   <si>
-    <t>Цой Эдуард.</t>
+    <t>Ugay Dmitriy</t>
   </si>
   <si>
-    <t>Бухтояров Иван</t>
+    <t>Buhtoyarov Ivan</t>
   </si>
   <si>
-    <t>Якименко Сергей</t>
+    <t>Yakimenko Sergei</t>
   </si>
   <si>
-    <t>Васенин Павел</t>
+    <t>Tuhorjan Andranik</t>
   </si>
   <si>
-    <t>Тухарян Андраник</t>
+    <t>Vasenin Pavel</t>
   </si>
   <si>
-    <t>Данилов Евгений</t>
+    <t>Danilov Evgeniy</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>Бухтояров Иванн</t>
+    <t>Buhtoyarov Ivann</t>
   </si>
   <si>
-    <t>Кривомазов Василий</t>
+    <t>Krivomazov Vasiliy</t>
   </si>
   <si>
-    <t>Петренко Владимир</t>
+    <t>Petrenko Vladimir</t>
   </si>
   <si>
-    <t>Цой Эдуард</t>
+    <t>Tsoy Eduard</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Новочеркасск</t>
+    <t>Novocherkassk</t>
   </si>
   <si>
-    <t>Шахты</t>
+    <t>Shakhty</t>
   </si>
   <si>
-    <t>Азов</t>
+    <t>Azov</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -622,69 +622,69 @@
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8"/>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8"/>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>2003</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="9" t="s">
@@ -700,71 +700,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -806,51 +806,51 @@
       </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1989</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">