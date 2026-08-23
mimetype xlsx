--- v0 (2025-12-14)
+++ v1 (2026-08-23)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК "Седьмая луза"</t>
   </si>
   <si>
     <t xml:space="preserve">кубок феодосии </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.03.2025, БК "Седьмая луза", Россия, Республика Крым, Феодосия, Боевая ул.,  14А</t>
+    <t>23.03.2025, БК "Седьмая луза", Russian Federation, Autonomous Republic of Crimea, Feodosia, Боевая ул.,  14А</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Сенин Сергей</t>
+    <t>Senin Sergey</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Меметов Демир</t>
+    <t>Memetov Demir</t>
   </si>
   <si>
-    <t>Нестеров Вадим</t>
+    <t>Nesterov Vadim</t>
   </si>
   <si>
-    <t>Симонов Михаил</t>
+    <t>Simonov Mihail</t>
   </si>
   <si>
-    <t>Умаров Умар</t>
+    <t>Umarov Umar</t>
   </si>
   <si>
-    <t>Балинский Юрий</t>
+    <t>Balinskiy Yuriy</t>
   </si>
   <si>
-    <t>Биленко Игорь</t>
+    <t>Bilenko Igor</t>
   </si>
   <si>
-    <t>Заблоцкий Тимур</t>
+    <t>Ilyasov Ilyas</t>
   </si>
   <si>
-    <t>Завъялов Александр</t>
+    <t>Koreshkin Aleksey</t>
   </si>
   <si>
-    <t>Ильясов Ильяс</t>
+    <t>Lepshakov Ayat</t>
   </si>
   <si>
-    <t>Корешкин Алексей</t>
+    <t>Memetov Suleyman</t>
   </si>
   <si>
-    <t>Лепшаков Аят</t>
+    <t>Zablotskiy Timur</t>
   </si>
   <si>
-    <t>Меметов Сулейман</t>
+    <t>Zavyalov Alexander</t>
   </si>
   <si>
-    <t>Аббасов Икрам</t>
+    <t>Abbasov Ikram</t>
   </si>
   <si>
-    <t>Аблязизов Саид</t>
+    <t>Ablyazizov Said</t>
   </si>
   <si>
-    <t>Абрамкин Олег</t>
+    <t>Abramkin Oleg</t>
   </si>
   <si>
-    <t>Басыров Эдуард</t>
+    <t>Akuseva Diana</t>
   </si>
   <si>
-    <t>Меметов Сейдамет</t>
+    <t>Basyrov Eduard</t>
   </si>
   <si>
-    <t>Руденко Артур</t>
+    <t>Furman Gelmut</t>
   </si>
   <si>
-    <t>Фурман Гельмут</t>
+    <t>Memetov Seydamet</t>
   </si>
   <si>
-    <t>Якушева Диана</t>
+    <t>rudenko artur</t>
   </si>
   <si>
-    <t>Белоущенко Максим</t>
+    <t>Belousenko Maksim</t>
   </si>
   <si>
-    <t>дроботова Кира</t>
+    <t>drobotova Kira</t>
   </si>
   <si>
-    <t>Кацика Сергей</t>
+    <t>Katsyka Sergey</t>
   </si>
   <si>
-    <t>Ковальчук Андрей</t>
+    <t>Kovalchuk Andrey</t>
   </si>
   <si>
-    <t>Кунцевич Андрей</t>
+    <t>Kuncevich Andrey</t>
   </si>
   <si>
-    <t>Меликян Саркис</t>
+    <t>Melikian Sarkis</t>
   </si>
   <si>
-    <t>Сырвачев Генадий</t>
+    <t>Syrvachev Genadiy</t>
   </si>
   <si>
-    <t>Янов Виктор</t>
+    <t>Yanov Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -881,151 +881,151 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1994</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2004</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1991</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1061,134 +1061,134 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1996</v>
+        <v>1981</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1983</v>
+        <v>1993</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1977</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>