--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -14,174 +14,174 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>БК "START"</t>
+    <t>DOSTAR Billiard Club</t>
   </si>
   <si>
     <t>БК START Свободная пирамида 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.03.2025, БК "START", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Шажимбаева,  85</t>
+    <t>22.03.2025, DOSTAR Billiard Club, Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Ульянова,  49</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Смагулов Рустам</t>
+    <t>Smagulov Rustam</t>
   </si>
   <si>
-    <t>Курмангожин Гали</t>
+    <t>Kurmangozhin Gali</t>
   </si>
   <si>
-    <t>Имаков Али</t>
+    <t>Imakov Ali</t>
   </si>
   <si>
-    <t>Шостак Игорь</t>
+    <t>Shostak Igor</t>
   </si>
   <si>
-    <t>Базилов Алканбек</t>
+    <t>Bazilov Alkanbek</t>
   </si>
   <si>
-    <t>Кусаинов Бахыт</t>
+    <t>Khvan Nikolay</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Kusainov Bahyt</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Абдриисов Дидар</t>
+    <t>Edriisov Didar</t>
   </si>
   <si>
-    <t>Михайлов Владимир</t>
+    <t>Mihaylov Vladimir</t>
   </si>
   <si>
-    <t>Сакенов Жансая</t>
+    <t>Sakenov Zhansaya</t>
   </si>
   <si>
-    <t>Сериков Султан</t>
+    <t>Serikov Sultan</t>
   </si>
   <si>
-    <t>Ислам Айтжан</t>
+    <t>Islam Aytzhan</t>
   </si>
   <si>
-    <t>Махиня Евгений</t>
+    <t>Mahinya Evgeniy</t>
   </si>
   <si>
-    <t>Омаров Азамат</t>
+    <t>Omarov Azamat</t>
   </si>
   <si>
-    <t>Рогозина Наталья</t>
+    <t>Rogozina Natalya</t>
   </si>
   <si>
-    <t>Бахрам Ералы</t>
+    <t>Bahram Eraly</t>
   </si>
   <si>
-    <t>Галеев Вадим</t>
+    <t>Galeev Vadim</t>
   </si>
   <si>
-    <t>Канафин Нурсултан</t>
+    <t>Kanafin Nursultan</t>
   </si>
   <si>
-    <t>Кожахметов Тимур</t>
+    <t>Kozhahmetov Timur</t>
   </si>
   <si>
-    <t>Ли Валерий</t>
+    <t>Li Valeriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -737,90 +737,90 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1968</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1969</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1969</v>
+        <v>1959</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
@@ -1064,51 +1064,51 @@
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7" t="s">
         <v>36</v>
       </c>