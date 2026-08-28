--- v0 (2025-12-19)
+++ v1 (2026-08-28)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Чемпион" (на Дмитрова)</t>
   </si>
   <si>
     <t>Краснодар! Любительский рейтинговый турнир БК "Чемпион"  возраст до 40</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.03.2025, БК "Чемпион" (на Дмитрова), Россия, Краснодарский край, Краснодар, ул. Димитрова,  75</t>
+    <t>23.03.2025, БК "Чемпион" (на Дмитрова), Russian Federation, Krasnodar Territory, Krasnodar, ул. Димитрова,  75</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Венглинский Константин</t>
+    <t>Venglinskiy Konstantin</t>
   </si>
   <si>
-    <t>Белич Владислав</t>
+    <t>Belich Vlabislav</t>
   </si>
   <si>
-    <t>Ибрагимов Марат</t>
+    <t>Ibragimov Marat</t>
   </si>
   <si>
-    <t>Лейхнер Генрих</t>
+    <t>Leyhner Genrih</t>
   </si>
   <si>
-    <t>Белокуров Владимир</t>
+    <t>Belokurov Vladimir</t>
   </si>
   <si>
-    <t>Бощеван Сергей</t>
+    <t>Boschevan Sergey</t>
   </si>
   <si>
-    <t>Журавлев Сергей</t>
+    <t>Seleznev Bogdan</t>
   </si>
   <si>
-    <t>Селезнёв Богдан</t>
+    <t>Zhuravlev Sergey</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Полежаев Генадий</t>
+    <t>Polejaev Genadiy</t>
   </si>
   <si>
-    <t>Руденко Григорий</t>
+    <t>Rudenko Grigoriy</t>
   </si>
   <si>
-    <t>Семушкин Артур</t>
+    <t>Semushkin Artur</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Faizaliev Zion</t>
   </si>
   <si>
-    <t>Тлехусеж Мурат</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Фаизалиев Зиё</t>
+    <t>Tlehusezh Murat</t>
   </si>
   <si>
-    <t>Дудников Михаил</t>
+    <t>Chereshnik Roman</t>
   </si>
   <si>
-    <t>Исляев Ринат</t>
+    <t>Dudnikov Mihail</t>
   </si>
   <si>
-    <t>Черешник Роман</t>
+    <t>Islyaev Rinat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Тольятти</t>
+    <t>Tolyatti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,77 +759,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -899,151 +899,151 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1986</v>
+        <v>1998</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1997</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1997</v>
+        <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>