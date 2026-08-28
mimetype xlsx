--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>EVEREST. Клуб</t>
   </si>
   <si>
     <t>Чемпионат Ошской области.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.04.2025, EVEREST. Клуб, Кыргызстан, город республиканского подчинения Ош, Ош, ул. Медресе 31 (Фуркат)</t>
+    <t>01.04.2025, EVEREST. Клуб, Kyrgyzstan, City of Regional Subordination of Osh, Osh, ул. Медресе 31 (Фуркат)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Абдылдаев Дон</t>
+    <t>Abdildaev Don</t>
   </si>
   <si>
-    <t>Орунбаев Тынчтыкбек</t>
+    <t>Orunbaev Tynchtykbek</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap Uulu Doolotbek</t>
   </si>
   <si>
-    <t>Акматов Бакытбек</t>
+    <t>Akmatov Bakytbek</t>
   </si>
   <si>
-    <t>Амиров Акылбек</t>
+    <t>Amirov Akylbek</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Абдыкалыков Самат</t>
+    <t>Abdikalikov Camat</t>
   </si>
   <si>
-    <t>Бактыбек уулу Таалайбек</t>
+    <t>Baktybek Uulu Taalaibek</t>
   </si>
   <si>
-    <t>Маматазимов Эдил</t>
+    <t>Mamatazimov Edil</t>
   </si>
   <si>
-    <t>Рашит уулу Чолпонбек</t>
+    <t>Rashit Uulu Cholponbek</t>
   </si>
   <si>
-    <t>Айтиев Кылычбек</t>
+    <t>Aitiev Kylychbek</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Сайпидин уулу Кенешбек</t>
+    <t>Esenov Adilet</t>
   </si>
   <si>
-    <t>Эсенов Адилет</t>
+    <t>Saypidin Uulu Kenezhbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -904,71 +904,71 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1964</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>