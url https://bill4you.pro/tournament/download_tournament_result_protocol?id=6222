--- v0 (2025-12-18)
+++ v1 (2026-08-22)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК Альпари</t>
   </si>
   <si>
     <t>Тренировочный турнир по свободной пирамиде [Lobov Billiard] 27.03.25</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.03.2025, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>27.03.2025, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мамичев Александр</t>
+    <t>Mamichev Aleksandr</t>
   </si>
   <si>
-    <t>Алиханов Сардор</t>
+    <t>Alihanov Sardor</t>
   </si>
   <si>
-    <t>Абаджиди Артем</t>
+    <t>Abadzidi Artem</t>
   </si>
   <si>
-    <t>Мануйлова Екатерина</t>
+    <t>Manujlova Ekaterina</t>
   </si>
   <si>
-    <t>Джамалханов Джамалхан</t>
+    <t>Djamalhanov Djamalhan</t>
   </si>
   <si>
-    <t>Карпич Анастасия</t>
+    <t>Karpich Anastasiya</t>
   </si>
   <si>
-    <t>Коваль Дарья</t>
+    <t>Koval Darya</t>
   </si>
   <si>
-    <t>Соболев Данил</t>
+    <t>Sobolev Danil</t>
   </si>
   <si>
-    <t>Агеенко Александр</t>
+    <t>Ageenko Aleksandr</t>
   </si>
   <si>
-    <t>Гультяев Андрей</t>
+    <t>Gul'taev Andrej</t>
   </si>
   <si>
-    <t>Петровский Витольд</t>
+    <t>Petrovskiy Vitold</t>
   </si>
   <si>
-    <t>Смиртюков Михаил</t>
+    <t>Smirtiukov Mikhail</t>
   </si>
   <si>
-    <t>Амирбекян Фридман</t>
+    <t>Amirbekyan Fridman</t>
   </si>
   <si>
-    <t>Забавников Станислав</t>
+    <t>Tan-U-Din Denis</t>
   </si>
   <si>
-    <t>Тан-У-Дин Денис</t>
+    <t>Terehov Sergey</t>
   </si>
   <si>
-    <t>Терехов Сергей</t>
+    <t>Zabavnikov Stanislav</t>
   </si>
   <si>
-    <t>Абрамейцев Алексей</t>
+    <t>Abrameitsev Alexei</t>
   </si>
   <si>
-    <t>Коробов Василий</t>
+    <t>Korobov Vasiliy</t>
   </si>
   <si>
-    <t>Серегин Дмитрий</t>
+    <t>Seregin Dmitry</t>
   </si>
   <si>
-    <t>Шагинян Вардкес</t>
+    <t>Shaginyan Vardkes</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Андижан</t>
+    <t>Andizhan</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Костанай</t>
+    <t>Kostanay</t>
   </si>
   <si>
-    <t>Мозырь</t>
+    <t>Mazyr</t>
   </si>
   <si>
-    <t>Мытищи</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>село Неркин Геташен</t>
+    <t>Nerkin Getashen village</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -912,94 +912,94 @@
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="9"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1985</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E23" s="9"/>
+      <c r="E23" s="9" t="s">
+        <v>43</v>
+      </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">