--- v0 (2025-12-13)
+++ v1 (2026-08-24)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>ФБС Ростовской области</t>
   </si>
   <si>
     <t>Кубок Ростовской области "Комбинированная пирамида" Ветераны 50+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.03.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>29.03.2025, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Платонов Игорь</t>
+    <t>Platonov Igor</t>
   </si>
   <si>
-    <t>Пятибратов Алексей</t>
+    <t>Pyatibratov Aleksey</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Татаринов Павел</t>
+    <t>Cherkasskiy Konstantin</t>
   </si>
   <si>
-    <t>Харсеев Андрей</t>
+    <t>Harseev Andrej</t>
   </si>
   <si>
-    <t>Черкасский Константин</t>
+    <t>Tatarinov Pavel</t>
   </si>
   <si>
-    <t>Бобнев Сергей</t>
+    <t>Bobnev Sergej</t>
   </si>
   <si>
-    <t>Киселёв Александр</t>
+    <t>Kiselev Aleksandr</t>
   </si>
   <si>
-    <t>Медведев Александр</t>
+    <t>Medvedev Aleksandr</t>
   </si>
   <si>
-    <t>Штоль Евгений</t>
+    <t>Shtol Evgeniy</t>
   </si>
   <si>
-    <t>Калашников Роман</t>
+    <t>Kalashnikov Roman</t>
   </si>
   <si>
-    <t>Кобзев Владимир</t>
+    <t>Kobzev Vladimir</t>
   </si>
   <si>
-    <t>Литош Анатолий</t>
+    <t>Litosh Anatolii</t>
   </si>
   <si>
-    <t>Романенко Владимир</t>
+    <t>Romanenko Vladimir</t>
   </si>
   <si>
-    <t>Деревянкин Василий</t>
+    <t>Carstvennyy Gennadiy</t>
   </si>
   <si>
-    <t>Житников Владимир</t>
+    <t>Derevyankin Vasiliy</t>
   </si>
   <si>
-    <t>Лысюк Вячеслав</t>
+    <t>Lysuk Vaceslav</t>
   </si>
   <si>
-    <t>Марченко Елена</t>
+    <t>Parfenov Mihail</t>
   </si>
   <si>
-    <t>Парфенов Михаил</t>
+    <t>Safonov Andrey</t>
   </si>
   <si>
-    <t>Сафонов Андрей</t>
+    <t>Storozhenko Vyacheslav</t>
   </si>
   <si>
-    <t>Страженко Вячеслав</t>
+    <t>Tt Hh</t>
   </si>
   <si>
-    <t>Царственный Геннадий</t>
+    <t>Zhitnikov Vladimir</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Трыкунов Алекссандр</t>
+    <t>Trykunov Alekssandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Шахты</t>
+    <t>Shakhty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -761,91 +761,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1962</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1961</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>47</v>
       </c>
@@ -977,189 +977,189 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1948</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1963</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1965</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1965</v>
+        <v>1950</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1950</v>
+        <v>1973</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1966</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="9" t="s">