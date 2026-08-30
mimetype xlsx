--- v0 (2025-12-18)
+++ v1 (2026-08-30)
@@ -20,345 +20,345 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>БК "Dostar"</t>
   </si>
   <si>
     <t>Турнир "Dostar CUP"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.04.2025, БК "Dostar", Казахстан, Акмолинская область, Астана, пр. Абая 8</t>
+    <t>14.04.2025, БК "Dostar", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, пр. Абая 8</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 76</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beisenov Bakhtiyar</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Аубакиров Азамат</t>
+    <t>Aubakirov Azamat</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Kaldarbekov Ruslan</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Абпасов Мурат</t>
+    <t>Abpasov Murat</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Жумагазиев Канат</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Yurchenko Maksim</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Юрченко Максим</t>
+    <t>Zhumagaziev Kanat</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Алдабергенов Сержан</t>
+    <t>Aldabergenov Serzhan</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Hasenov Zhandos</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Ogay Vyacheslav</t>
   </si>
   <si>
-    <t>Огай Вячеслав</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Симеониди Юрий</t>
+    <t>Simeonidi Yuriy</t>
   </si>
   <si>
-    <t>Тян Алексей</t>
+    <t>Tyan Aleksey</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Хасенов Жандос</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Amanbaev Bogezhan</t>
   </si>
   <si>
-    <t>Аманжолов Жоламан</t>
+    <t>Amanzholov Zholaman</t>
   </si>
   <si>
-    <t>Дюсенбеков Аскар</t>
+    <t>Coy Anton</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Dyussenbekov Askar</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Исенов Баглан</t>
+    <t>Isenov Baglan</t>
   </si>
   <si>
-    <t>Кенжегожинов Олжас</t>
+    <t>Kenzhegozhinov Olzhas</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Турганалиев Малик</t>
+    <t>Turganaliev Malik</t>
   </si>
   <si>
-    <t>Турысбеков Асет</t>
+    <t>Turysbekov Aset</t>
   </si>
   <si>
-    <t>Цой Антон</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Абилов Данияр</t>
+    <t>Abilov Daniyar</t>
   </si>
   <si>
-    <t>Апеисов Данияр</t>
+    <t>Apeisov Daniyar</t>
   </si>
   <si>
-    <t>Асылтаев Нурлан</t>
+    <t>Asyltaev Nurlan</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Батай Мурат</t>
+    <t>Batay Murat</t>
   </si>
   <si>
-    <t>Кумархан Темиртас</t>
+    <t>Kumarkhan Temirtas</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Максут Нурдаулет</t>
+    <t>Maksut Nurdaulet</t>
   </si>
   <si>
-    <t>Макымбаев Мурат</t>
+    <t>Makymbaev Murat</t>
   </si>
   <si>
-    <t>Мусахунов Рустам</t>
+    <t>Musahunov Rustam</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Евдикимов Александр</t>
+    <t>Evdikimov Aleksandr</t>
   </si>
   <si>
-    <t>Жанатаев Ермек</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Ильясов Бауржан</t>
+    <t>Ilyasov Baurzhan</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Репин Денис</t>
+    <t>Repin Denis</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Uakhashov Yernur</t>
   </si>
   <si>
-    <t>Унайбеков Ануар</t>
+    <t>Unaybekov Anuar</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Zhanataev Ermek</t>
   </si>
   <si>
-    <t>Дуненкулов Бахтияр</t>
+    <t>Dunenkulov Bahtiyar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -914,89 +914,89 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1994</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1993</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F16" s="1"/>
@@ -1008,128 +1008,128 @@
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1975</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1988</v>
+      </c>
       <c r="D19" s="8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1992</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>100</v>
       </c>
@@ -1180,91 +1180,89 @@
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1998</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="1"/>
@@ -1294,69 +1292,71 @@
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1969</v>
+      </c>
       <c r="D34" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>1977</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F35" s="1"/>
@@ -1388,73 +1388,75 @@
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>1985</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1992</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1956</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F40" s="1"/>
@@ -1466,109 +1468,109 @@
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>1964</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C42" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C43" s="8"/>
+      <c r="C43" s="8">
+        <v>1983</v>
+      </c>
       <c r="D43" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C44" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1970</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F46" s="1"/>
@@ -1620,51 +1622,51 @@
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1980</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
@@ -2108,53 +2110,51 @@
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8"/>
       <c r="D75" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="C76" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C76" s="8"/>
       <c r="D76" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>1968</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>100</v>
@@ -2244,51 +2244,53 @@
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8"/>
       <c r="D82" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C83" s="8"/>
+      <c r="C83" s="8">
+        <v>1969</v>
+      </c>
       <c r="D83" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8">
         <v>97</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
         <v>1987</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>100</v>