--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК «Меркурий»</t>
   </si>
   <si>
     <t>Чемпионат Ульяновской области по Московской пирамиде среди ветеранов 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.04.2025, БК «Меркурий», Россия, Ульяновская область, Ульяновск, ул. Шолмова д. 11</t>
+    <t>19.04.2025, БК «Меркурий», Russian Federation, Ulyanovsk Region, Ulyanovsk, ул. Шолмова д. 11</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хисмятулов Ильфак</t>
+    <t>Hismyatulov Ilfak</t>
   </si>
   <si>
-    <t>Анашкин Сергей</t>
+    <t>Anashkin Serg</t>
   </si>
   <si>
-    <t>Калашников Сергей</t>
+    <t>Kalashnikov Sergey</t>
   </si>
   <si>
-    <t>Гришин Дмитрий</t>
+    <t>Grishin Dmitrii</t>
   </si>
   <si>
-    <t>Галушин Владимир</t>
+    <t>Galushin Vladimir</t>
   </si>
   <si>
-    <t>Кулаков Юрий</t>
+    <t>Kulakov Iurii</t>
   </si>
   <si>
-    <t>Масленков Александр</t>
+    <t>Maslenkov Aleksandr</t>
   </si>
   <si>
-    <t>Тарасов Александр</t>
+    <t>Tarasov Aleksandr</t>
   </si>
   <si>
-    <t>Курдюков Алексей</t>
+    <t>Kurdyukov Alexey</t>
   </si>
   <si>
-    <t>Мельниченко Владимир</t>
+    <t>Melnichenko Vladimir</t>
   </si>
   <si>
-    <t>Рожков Виктор</t>
+    <t>Rozhkov Viktor</t>
   </si>
   <si>
-    <t>швецов александр</t>
+    <t>Shvecov Aleksandr</t>
   </si>
   <si>
-    <t>демшин михаил</t>
+    <t>Demshin Mihail</t>
   </si>
   <si>
-    <t>Ледюков Лев</t>
+    <t>Ledyukov Lev</t>
   </si>
   <si>
-    <t>Николайченко Сергей</t>
+    <t>Nikolaychenko Sergey</t>
   </si>
   <si>
-    <t>сафиуллов ильдар</t>
+    <t>Safiullov Ildar</t>
   </si>
   <si>
-    <t>Ивлев Георгий</t>
+    <t>Ivlev Georgiy</t>
   </si>
   <si>
-    <t>Кочков Анатолий</t>
+    <t>Kochkov Anatoliy</t>
   </si>
   <si>
-    <t>Кулеев Ринат</t>
+    <t>Kuleev Rinat</t>
   </si>
   <si>
-    <t>Смирнов Андрей</t>
+    <t>Smirnov Andrey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>