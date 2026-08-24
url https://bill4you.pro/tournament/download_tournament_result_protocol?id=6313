--- v0 (2025-12-13)
+++ v1 (2026-08-24)
@@ -20,225 +20,225 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t>чемпионат Иркутской области по свободной пирамиде, мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.04.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
+    <t>05.04.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Каморин Савва</t>
+    <t>Kamorin Savva</t>
   </si>
   <si>
-    <t>Утюжников Сергей</t>
+    <t>Utyuzhnikov Sergey</t>
   </si>
   <si>
-    <t>Ивановский Дмитрий</t>
+    <t>Ivanovskij Vsevolod</t>
   </si>
   <si>
-    <t>Стремеленко Егор</t>
+    <t>Stremelenko Egor</t>
   </si>
   <si>
-    <t>Будаев Даниил</t>
+    <t>Budaev Daniil</t>
   </si>
   <si>
-    <t>Иванов Игорь</t>
+    <t>Ivanov Igor</t>
   </si>
   <si>
-    <t>Луценко Глеб</t>
+    <t>Lutsenko Gleb</t>
   </si>
   <si>
-    <t>Шафиров Владимир</t>
+    <t>Shafirov Vladimir</t>
   </si>
   <si>
-    <t>Байбородин Павел</t>
+    <t>Bajborodin Pavel</t>
   </si>
   <si>
-    <t>Бодяк Иван</t>
+    <t>Bodyak Ivan</t>
   </si>
   <si>
-    <t>Галактионов Александр</t>
+    <t>Galaktionov Aleksandr</t>
   </si>
   <si>
-    <t>Уткин Андрей</t>
+    <t>Utkin Andrej</t>
   </si>
   <si>
-    <t>Беляев Евгений</t>
+    <t>Belyaev Evgeniy</t>
   </si>
   <si>
-    <t>Гуцалов Семен</t>
+    <t>Gucalov Semen</t>
   </si>
   <si>
-    <t>Левин Андрей</t>
+    <t>jhgkj hlgf</t>
   </si>
   <si>
-    <t>Тараканов Владимир</t>
+    <t>Levin Andrey</t>
   </si>
   <si>
-    <t>Александров Артём</t>
+    <t>Aleksandrov Artem</t>
   </si>
   <si>
-    <t>Бочаров Сергей</t>
+    <t>Bocharov Sergey</t>
   </si>
   <si>
-    <t>Голушкин Алексей</t>
+    <t>Danilov Anton</t>
   </si>
   <si>
-    <t>Данилов Антон</t>
+    <t>Golushkin Alexey</t>
   </si>
   <si>
-    <t>Извеков Алексей</t>
+    <t>Hatambaev Erik</t>
   </si>
   <si>
-    <t>Кардаш Вадим</t>
+    <t>Izvekov Aleksej</t>
   </si>
   <si>
-    <t>Лупсанов Константин</t>
+    <t>Kardash Vadim</t>
   </si>
   <si>
-    <t>Хатамбаев Эрик</t>
+    <t>Lupsanov Konstantin</t>
   </si>
   <si>
-    <t>Акуленко Михаил</t>
+    <t>Akulenko Mihail</t>
   </si>
   <si>
-    <t>Боковиков Александр</t>
+    <t>Bokovikov Aleksandr</t>
   </si>
   <si>
-    <t>Голубев Михаил</t>
+    <t>Golubev Mihail</t>
   </si>
   <si>
-    <t>Морозов Валерий</t>
+    <t>Morozov Valeriy</t>
   </si>
   <si>
-    <t>Покорба Евгений</t>
+    <t>Pokorba Evgenij</t>
   </si>
   <si>
-    <t>Романов Роман</t>
+    <t>Romanov Roman</t>
   </si>
   <si>
-    <t>Соловьев Роман</t>
+    <t>Solovev Roman</t>
   </si>
   <si>
-    <t>Турдибоев Абдувахит</t>
+    <t>Turdiboev Abduvahit</t>
   </si>
   <si>
-    <t>Рузавин Юрий</t>
+    <t>Ruzavin IURII</t>
   </si>
   <si>
-    <t>Трофимов Сергей</t>
+    <t>Trofimov Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Irkutsk</t>
   </si>
   <si>
-    <t>Усолье-Сибирское</t>
+    <t>Usolye-Sibirskoye</t>
   </si>
   <si>
-    <t>Братск</t>
+    <t>Bratsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -979,74 +979,74 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1990</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="1"/>
@@ -1058,145 +1058,147 @@
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>2002</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1983</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1978</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1959</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>58</v>