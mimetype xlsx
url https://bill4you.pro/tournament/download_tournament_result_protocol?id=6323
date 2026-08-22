--- v0 (2025-12-13)
+++ v1 (2026-08-22)
@@ -12,221 +12,218 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Чемпионат Тюменской области «Динамичная пирамида» мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.04.2025, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>05.04.2025, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Поротников Константин</t>
+    <t>Porotnikov Konstantin</t>
   </si>
   <si>
-    <t>Исаков Тимофей</t>
+    <t>Isakov Timofey</t>
   </si>
   <si>
-    <t>Зайцев Кирилл</t>
+    <t>Mihalenkov Vyacheslav</t>
   </si>
   <si>
-    <t>Михаленков Вячеслав</t>
+    <t>Zajcev Kirill</t>
   </si>
   <si>
-    <t>Асташев Никита</t>
+    <t>Astashev Nikita</t>
   </si>
   <si>
-    <t>Болотин Сергей</t>
+    <t>Bolotin Sergej</t>
   </si>
   <si>
-    <t>Раевский Дмитрий</t>
+    <t>Raevskiy Dmitriy</t>
   </si>
   <si>
-    <t>Широков Анатолий</t>
+    <t>Shirokov Anatoliy</t>
   </si>
   <si>
-    <t>Бархатов Сергей</t>
+    <t>Barhatov Sergey</t>
   </si>
   <si>
-    <t>Насибулин Ильнур</t>
+    <t>Nasibulin Ilnur</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Шагидуллин Султан</t>
+    <t>Shagidullin Sultan</t>
   </si>
   <si>
-    <t>Бадрызлов Юрий</t>
+    <t>B U</t>
   </si>
   <si>
-    <t>Богордаев Владимир</t>
+    <t>Bogordaev Vladimir</t>
   </si>
   <si>
-    <t>Матурин Владимир</t>
+    <t>Maturin Vladimir</t>
   </si>
   <si>
-    <t>Соколов Юрий</t>
+    <t>Sokolov Yuriy</t>
   </si>
   <si>
-    <t>Крошухин Иван</t>
+    <t>Cherepanov Andrey</t>
   </si>
   <si>
-    <t>Панов Алексей</t>
+    <t>Fattahov Marat</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Filippov Stanislav</t>
   </si>
   <si>
-    <t>Фаттахов Марат</t>
+    <t>Kroshuhin Ivan</t>
   </si>
   <si>
-    <t>Филиппов Станислав</t>
+    <t>Panov Aleksey</t>
   </si>
   <si>
-    <t>Черепанов Андрей</t>
+    <t>Sharipov Nurik</t>
   </si>
   <si>
-    <t>Шарипов Нурик</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Яшкильдин Андрей</t>
+    <t>Yashkildin Andrey</t>
   </si>
   <si>
-    <t>Григорьев Георгий</t>
+    <t>Chehonin Georgiy</t>
   </si>
   <si>
-    <t>Кокшаров Никита</t>
+    <t>Grigorev Geogrgiy</t>
   </si>
   <si>
-    <t>Разаков Юсуп</t>
+    <t>Koksharov Nikita</t>
   </si>
   <si>
-    <t>Чехонин Георгий</t>
+    <t>Razakov Yusup</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Ноябрьск</t>
-[...2 lines deleted...]
-    <t>Душанбе</t>
+    <t>Dushanbe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -726,75 +723,75 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2006</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E10" s="9"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1991</v>
+      </c>
       <c r="D11" s="8" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="E11" s="9"/>
+        <v>47</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>52</v>
+      </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1992</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
@@ -969,301 +966,301 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1985</v>
+        <v>1963</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1963</v>
+        <v>2005</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2005</v>
+        <v>1984</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1963</v>
+        <v>1995</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1995</v>
+        <v>1963</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1953</v>
+        <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1953</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>