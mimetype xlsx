--- v0 (2025-12-13)
+++ v1 (2026-08-31)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Кубок Москвы. Пул. Студенты</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.04.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>06.04.2025, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Котов Михаил</t>
+    <t>Kotov Mihail</t>
   </si>
   <si>
-    <t>Даушев Дмитрий</t>
+    <t>Daushev Dmitriy</t>
   </si>
   <si>
-    <t>Бекренев Григорий</t>
+    <t>Bekrenev Grigoriy</t>
   </si>
   <si>
-    <t>Томилов Антон</t>
+    <t>Tomilov Anton</t>
   </si>
   <si>
-    <t>Каландаров Артем</t>
+    <t>Kalandarov Artem</t>
   </si>
   <si>
-    <t>Малахов Кирилл</t>
+    <t>Malahov Kirill</t>
   </si>
   <si>
-    <t>Панова София</t>
+    <t>Panova Sofiya</t>
   </si>
   <si>
-    <t>Савченко Артем</t>
+    <t>Savchenko Artem</t>
   </si>
   <si>
-    <t>Булавцев Степан</t>
+    <t>Bulavcev Stepan</t>
   </si>
   <si>
-    <t>Дерягин Ян</t>
+    <t>Deryagin Yan</t>
   </si>
   <si>
-    <t>Дручек Сергей</t>
+    <t>Druchek Sergey</t>
   </si>
   <si>
-    <t>Носов Кирилл</t>
+    <t>Nosov Kirill</t>
   </si>
   <si>
-    <t>Самсонов Роман</t>
+    <t>Samsonov Roman</t>
   </si>
   <si>
-    <t>Улбутова Ксения</t>
+    <t>Sharapenko Anton</t>
   </si>
   <si>
-    <t>Шарапенко Антон</t>
+    <t>Sheryshev Andrey</t>
   </si>
   <si>
-    <t>Шерышев Андрей</t>
+    <t>Ulbutova Kseniya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -874,71 +874,71 @@
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1961</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>2012</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="1"/>