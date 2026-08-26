--- v0 (2025-12-15)
+++ v1 (2026-08-26)
@@ -119,51 +119,51 @@
   <si>
     <t>Харламов Аркадий</t>
   </si>
   <si>
     <t>Бойко Сергей</t>
   </si>
   <si>
     <t>Корепанова Юлия</t>
   </si>
   <si>
     <t>Кузнецов Сергей</t>
   </si>
   <si>
     <t>Матвеев Никита</t>
   </si>
   <si>
     <t>Мовсумов Играр</t>
   </si>
   <si>
     <t>Перминов Сергей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
-    <t>Петр Шумков</t>
+    <t>Шумков Петр</t>
   </si>
   <si>
     <t>Туринцева Ксения</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Екатеринбург</t>
   </si>
   <si>
     <t>Курганинск</t>
   </si>