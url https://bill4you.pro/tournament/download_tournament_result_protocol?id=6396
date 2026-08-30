--- v0 (2025-12-24)
+++ v1 (2026-08-30)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>КЦ "ИНТЕГРАЦИЯ"</t>
   </si>
   <si>
     <t>"Магия бильярда", 4 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2025, КЦ "ИНТЕГРАЦИЯ", Россия, Москва, Лазо 12</t>
+    <t>12.04.2025, КЦ "ИНТЕГРАЦИЯ", Russian Federation, Moscow, Лазо 12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Топильская Полина</t>
+    <t>Topilskaya Polina</t>
   </si>
   <si>
-    <t>Давыдов Денис</t>
+    <t>Davydov Denis</t>
   </si>
   <si>
-    <t>Белодедов Александр</t>
+    <t>Belodedov Aleksandr</t>
   </si>
   <si>
-    <t>Курашкин Александр</t>
+    <t>Kurashkin Aleksandr</t>
   </si>
   <si>
-    <t>Жарова Альбина</t>
+    <t>Malkin Arkadij</t>
   </si>
   <si>
-    <t>Малкин Аркадий</t>
+    <t>Zharova Albina</t>
   </si>
   <si>
-    <t>Прокопьев Александр</t>
+    <t>Prokopev Aleksandr</t>
   </si>
   <si>
-    <t>Семенкевич Галина</t>
+    <t>Semenkevic Galina</t>
   </si>
   <si>
-    <t>Ахтямова Маргарита</t>
+    <t>Kolechkina Margarita</t>
   </si>
   <si>
-    <t>Печенина Валерия</t>
+    <t>Pechenina Valeriya</t>
   </si>
   <si>
-    <t>Смирнова Диана</t>
+    <t>Smirnova Diana</t>
   </si>
   <si>
-    <t>Талдыкин Денис</t>
+    <t>Taldykin Denis</t>
   </si>
   <si>
-    <t>Бахмутский Владимир</t>
+    <t>Bahmutskij Vladimir</t>
   </si>
   <si>
-    <t>Левин Станислав</t>
+    <t>Levin Stanislav</t>
   </si>
   <si>
-    <t>Печенина Анна</t>
+    <t>Pechenina Anna</t>
   </si>
   <si>
-    <t>Семенкевич Илья</t>
+    <t>Semenkevic Il'a</t>
   </si>
   <si>
-    <t>Авраменко Сергей</t>
+    <t>Avramenko Sergey</t>
   </si>
   <si>
-    <t>Мельникова Викториия</t>
+    <t>Melnikova Viktoriiya</t>
   </si>
   <si>
-    <t>Никифоров Станислав</t>
+    <t>Nikiforov Stanislav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Домодедово</t>
+    <t>Domodedovo</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,71 +719,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1982</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1978</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">