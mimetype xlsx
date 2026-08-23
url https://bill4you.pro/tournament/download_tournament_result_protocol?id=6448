--- v0 (2025-12-16)
+++ v1 (2026-08-23)
@@ -20,240 +20,240 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>ЭКИ ДОС</t>
   </si>
   <si>
     <t>В честь открытия БК "ЭКИ ДОС"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.04.2025, ЭКИ ДОС, Кыргызстан, Ошская область, Узген, Бакмал-2 35А</t>
+    <t>19.04.2025, ЭКИ ДОС, Kyrgyzstan, City of Regional Subordination of Osh, Uzgen, Бакмал-2 35А</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Тавакилов Икболжон</t>
+    <t>Tavakilov Ikbolzhon</t>
   </si>
   <si>
-    <t>Абдурахманов Улугбек</t>
+    <t>Abdurehmanov Ulugbek</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap uulu Doolotbek</t>
   </si>
   <si>
-    <t>Адамов Зайлан</t>
+    <t>Adamov Zaylan</t>
   </si>
   <si>
-    <t>Алиахунов Фарход</t>
+    <t>Aliahunov Farhod</t>
   </si>
   <si>
-    <t>Алибаев Абдыжапар</t>
+    <t>Alibaev Abdyzhapar</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Орунбаев Тынчтыкбек</t>
+    <t>Orunbaev Tynchtykbek</t>
   </si>
   <si>
-    <t>Улукбек уулу Турмушбек</t>
+    <t>Shakirov Roman</t>
   </si>
   <si>
-    <t>Шакиров Роман</t>
+    <t>Ulukbek uulu Turmushbek</t>
   </si>
   <si>
-    <t>Айтматов Залкарбек</t>
+    <t>Aitmatov Zalkarbek</t>
   </si>
   <si>
-    <t>Асан уулу Нурсеит</t>
+    <t>Asan uulu Nurseit</t>
   </si>
   <si>
-    <t>Бактыбек уулу Таалайбек</t>
+    <t>Baktybek uulu Taalaibek</t>
   </si>
   <si>
-    <t>Кимсанов Кубат</t>
+    <t>Kimsanov Kubat</t>
   </si>
   <si>
-    <t>Абдылдаев Дон</t>
+    <t>Abdildaev Don</t>
   </si>
   <si>
-    <t>Акматов Бакытбек</t>
+    <t>Akmatov Bakytbek</t>
   </si>
   <si>
-    <t>Асанов Эрмат</t>
+    <t>Asanov Ermat</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Бакышев Азамат</t>
+    <t>Bakyshev Azamat</t>
   </si>
   <si>
-    <t>Кадырбаев Сыргак</t>
+    <t>Kadyrbaev Syrgak</t>
   </si>
   <si>
-    <t>Моложанов Эркин</t>
+    <t>Molojanov Erkin</t>
   </si>
   <si>
-    <t>Рашит уулу Чолпонбек</t>
+    <t>Rashit uulu Cholponbek</t>
   </si>
   <si>
-    <t>Алиев Нуржигит</t>
+    <t>Aliev Nurjigit</t>
   </si>
   <si>
-    <t>Каныбек уулу Айбек</t>
+    <t>Kanybek uulu Aibek</t>
   </si>
   <si>
-    <t>Маматалиев Алмаз</t>
+    <t>Mamataliev Almaz</t>
   </si>
   <si>
-    <t>Нуриддинов Хайрулло</t>
+    <t>Nuriddinov Hairullo</t>
   </si>
   <si>
-    <t>Сайдинов Азизбек</t>
+    <t>Saydinov Azizbek</t>
   </si>
   <si>
-    <t>Токтобаев Аман</t>
+    <t>Toktobaev Aman</t>
   </si>
   <si>
-    <t>Толтоев Арстан</t>
+    <t>Toltoev Arstan</t>
   </si>
   <si>
-    <t>Айтиев Кылычбек</t>
+    <t>Aitiev Kylychbek</t>
   </si>
   <si>
-    <t>Мухамбетов Жумадыл</t>
+    <t>Muhambetov Zhumadyl</t>
   </si>
   <si>
-    <t>Насирдинов Мирсултан</t>
+    <t>Nasirdinov Mirsultan</t>
   </si>
   <si>
-    <t>Ормонов Сымбат</t>
+    <t>Ormonov Symbat</t>
   </si>
   <si>
-    <t>Абдивахабов Бексултан</t>
+    <t>Abdivahabov Beksultan</t>
   </si>
   <si>
-    <t>Адинбаев Эрмек</t>
+    <t>Adinbaev Ermek</t>
   </si>
   <si>
-    <t>Арапов Эмил</t>
+    <t>Arapov Emil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -820,91 +820,91 @@
       </c>
       <c r="D12" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="8">
         <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8">
         <v>1980</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>2001</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -914,77 +914,77 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
         <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>