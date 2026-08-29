--- v0 (2025-12-18)
+++ v1 (2026-08-29)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>IV рейтинговый турнир 26.04.2025 GLADIATОR</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.04.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>26.04.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Тигунбаев Даурен</t>
+    <t>Tigunbaev Dauren</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Байшокенов Талгат</t>
+    <t>Bayshokenov Talgat</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Ержанов Кайырбек</t>
+    <t>Erzhanov Kayyrbek</t>
   </si>
   <si>
-    <t>Карибозов Дархан</t>
+    <t>Karibozov Darhan</t>
   </si>
   <si>
-    <t>Мадибеков Роллан</t>
+    <t>Madybekov Rollan</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Yerbol</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Токтарбеков Архат</t>
+    <t>Toktarbekov Arhat</t>
   </si>
   <si>
-    <t>Абраимов Ержан</t>
+    <t>Abraimov Erzhan</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Құнанбаев Абай</t>
+    <t>Kunanbaev Abay</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Тилеубергенұлы Алибек</t>
+    <t>Tleubergenovich Alibek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1161,71 +1161,71 @@
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>