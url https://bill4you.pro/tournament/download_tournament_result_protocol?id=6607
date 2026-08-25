--- v0 (2025-12-19)
+++ v1 (2026-08-25)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК “Public club Billiards”</t>
   </si>
   <si>
     <t>Il турнир резидентов Public club Billiards</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.04.2025, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>27.04.2025, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Новиков Александр</t>
+    <t>Novikov Alexandr</t>
   </si>
   <si>
-    <t>Михайлов Дмитрий</t>
+    <t>Mihaylov Dmitriy</t>
   </si>
   <si>
-    <t>Тонкушин Вячеслав</t>
+    <t>Tonkushin Vyacheslav</t>
   </si>
   <si>
-    <t>Петров Олег</t>
+    <t>Petrov Oleg</t>
   </si>
   <si>
-    <t>Аллакулов Камран</t>
+    <t>Allakulov Kamran</t>
   </si>
   <si>
-    <t>Жилина Виктория</t>
+    <t>Malov Artem</t>
   </si>
   <si>
-    <t>Малов Артем</t>
+    <t>Matveev Nikita</t>
   </si>
   <si>
-    <t>Матвеев Никита</t>
+    <t>Zhilina Viktoriya</t>
   </si>
   <si>
-    <t>Арзиматов Чингиз</t>
+    <t>Arzimatov Chingiz</t>
   </si>
   <si>
-    <t>Егель Алена</t>
+    <t>Egel Alena</t>
   </si>
   <si>
-    <t>Литвиненко Егор</t>
+    <t>Litvinenko Egor</t>
   </si>
   <si>
-    <t>Литвиненко Максим</t>
+    <t>Litvinenko Maksim</t>
   </si>
   <si>
-    <t>Мандрыкин Александр</t>
+    <t>Mandrykin Aleksandr</t>
   </si>
   <si>
-    <t>Пасека Николай</t>
+    <t>Paseka Nikolay</t>
   </si>
   <si>
-    <t>Перминов Сергей</t>
+    <t>Perminov Sergey</t>
   </si>
   <si>
-    <t>Торопов Артем</t>
+    <t>Toropov Artem</t>
   </si>
   <si>
-    <t>Бойко Сергей</t>
+    <t>Boyko Sergey</t>
   </si>
   <si>
-    <t>Ершов Леонид</t>
+    <t>Ershov Leonid</t>
   </si>
   <si>
-    <t>Карпаев Антон</t>
+    <t>Karpaev Anton</t>
   </si>
   <si>
-    <t>Корепанова Юлия</t>
+    <t>Korepanova Yuliya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Туринцева Ксения</t>
+    <t>Turinceva Kseniya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Nizhniy Tagil</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Курганинск</t>
+    <t>Kurgan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,97 +748,97 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2012</v>
+        <v>1985</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1991</v>
+        <v>2012</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>