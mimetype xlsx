--- v0 (2025-12-15)
+++ v1 (2026-08-21)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>БК "Премиум Люкс"</t>
   </si>
   <si>
     <t>ОТКРЫТЫЙ РЕЙТИНГОВЫЙ ТУРНИР  ПО РУССКОМУ БИЛЬЯРДУ 2.0  КАТ.-ЛЮБИТЕЛИ. 3-ТУР</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.04.2025, БК "Академия Бильярда", Россия, Тюменская область, Тюмень, ул. Энергетиков 44а</t>
+    <t>26.04.2025, БК "Академия Бильярда", Russian Federation, Tyumen Region, Tyumen, ул. Энергетиков 44а</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Старков Павел</t>
+    <t>Starkov Pavel</t>
   </si>
   <si>
-    <t>Раковец Дмитрий</t>
+    <t>Rakovec Dmitry</t>
   </si>
   <si>
-    <t>Бархатов Сергей</t>
+    <t>Barhatov Sergey</t>
   </si>
   <si>
-    <t>Якушинский Олег</t>
+    <t>Yakushinskiy Oleg</t>
   </si>
   <si>
-    <t>Носов Евгений</t>
+    <t>Filippov Stanislav</t>
   </si>
   <si>
-    <t>Филиппов Станислав</t>
+    <t>Nosov Evgeniy</t>
   </si>
   <si>
-    <t>Шагидуллин Султан</t>
+    <t>Shagidullin Sultan</t>
   </si>
   <si>
-    <t>Яхъяев Бахтиер</t>
+    <t>Yaxyayev Baxa</t>
   </si>
   <si>
-    <t>Айнетдинов Ильгам</t>
+    <t>Ainetdinov Ilgam</t>
   </si>
   <si>
-    <t>Насибулин Ильнур</t>
+    <t>Nasibulin Ilnur</t>
   </si>
   <si>
-    <t>Скляренко Леонид</t>
+    <t>Sklyarenko Leonid</t>
   </si>
   <si>
-    <t>Ткачев Николай</t>
+    <t>Tkachev Nikolay</t>
   </si>
   <si>
-    <t>Евсеев Алексей</t>
+    <t>Cherepanov Andrey</t>
   </si>
   <si>
-    <t>Кокшаров Никита</t>
+    <t>Evseev Alex</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Koksharov Nikita</t>
   </si>
   <si>
-    <t>Черепанов Андрей</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Алеева Лейла</t>
+    <t>Aleeva Leila</t>
   </si>
   <si>
-    <t>Калугин Андрей</t>
+    <t>Chebotin Evgeniy</t>
   </si>
   <si>
-    <t>Мольгавко Дмитрий</t>
+    <t>Chehonin Georgiy</t>
   </si>
   <si>
-    <t>Рыбрий Екатерина</t>
+    <t>Kalugin Andrey</t>
   </si>
   <si>
-    <t>Чеботин Евгений</t>
+    <t>Molgavko Dmitriy</t>
   </si>
   <si>
-    <t>Чехонин Георгий</t>
+    <t>Rybrij Ekaterina</t>
   </si>
   <si>
     <t>Sergey Namyatov</t>
   </si>
   <si>
     <t>Tyumenev Timur</t>
   </si>
   <si>
-    <t>Гордеев Евгений</t>
+    <t>1 1</t>
   </si>
   <si>
-    <t>Крошухин Иван</t>
+    <t>Chasovskoy Nikolay</t>
   </si>
   <si>
-    <t>Кучин Иван</t>
+    <t>Khachatryan Arbak</t>
   </si>
   <si>
-    <t>Милюкова Людмила</t>
+    <t>Khuvaidilloev Shukhrat</t>
   </si>
   <si>
-    <t>Первухин Андрей</t>
+    <t>Kroshuhin Ivan</t>
   </si>
   <si>
-    <t>Хачатрян Арбак</t>
+    <t>Kuchin Ivan</t>
   </si>
   <si>
-    <t>Хувайдиллоев Шухрат</t>
+    <t>Milyukova Lyudmila</t>
   </si>
   <si>
-    <t>Часовской Николай</t>
+    <t>Pervukhin Andrey</t>
   </si>
   <si>
-    <t>Лукьяница Геннадий</t>
+    <t>Lukyanica Gennadiy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Зайцев Кирилл</t>
+    <t>Zajcev Kirill</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
   <si>
-    <t>Омск</t>
+    <t>Omsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,71 +765,71 @@
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="8"/>
+      <c r="C12" s="8">
+        <v>2005</v>
+      </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1989</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>55</v>
@@ -922,230 +922,230 @@
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1977</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>1963</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1984</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1983</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1979</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1979</v>
+        <v>1985</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1988</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="1"/>
@@ -1178,177 +1178,177 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1983</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1987</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1960</v>
+        <v>1985</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1987</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1982</v>
+        <v>1960</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1960</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>