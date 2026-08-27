--- v0 (2025-12-13)
+++ v1 (2026-08-27)
@@ -20,249 +20,249 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>"Академия Старт"</t>
   </si>
   <si>
     <t>Турнир памяти Припутневича В. Н. по русской пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.04.2025, "Академия Старт", Россия, Хабаровский край, Хабаровск, ул. Даниловского,  16А</t>
+    <t>27.04.2025, "Академия Старт", Russian Federation, Khabarovsk Territory, Khabarovsk, ул. Даниловского,  16А</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 41</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
+    <t>Evgeniy Dmitriev</t>
   </si>
   <si>
-    <t>Сотников Игорь</t>
+    <t>Sotnikov Igor</t>
   </si>
   <si>
-    <t>Бадрызлов Юрий</t>
+    <t>B U</t>
   </si>
   <si>
-    <t>На Вениамин</t>
+    <t>Na Veniamin</t>
   </si>
   <si>
-    <t>Амелин Андрей</t>
+    <t>Amelin Andrey</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Ковалёв Павел</t>
+    <t>Kovalev Pavel</t>
   </si>
   <si>
-    <t>Рябов Илья</t>
+    <t>Ryabov Ilya</t>
   </si>
   <si>
-    <t>Баженов Валерий</t>
+    <t>Bazhenov Valeriy</t>
   </si>
   <si>
-    <t>Графский Сергей</t>
+    <t>Dostov Oleg</t>
   </si>
   <si>
-    <t>Достов Олег</t>
+    <t>Grafskiy Sergey</t>
   </si>
   <si>
-    <t>Лесь-Нелина Наталья</t>
+    <t>Les-Nelina Natalya</t>
   </si>
   <si>
-    <t>Мельтинова Елизавета</t>
+    <t>Meltinova Elizaveta</t>
   </si>
   <si>
-    <t>Муссаретов Артем</t>
+    <t>Mussaretov Artem</t>
   </si>
   <si>
-    <t>Син Александр</t>
+    <t>Sin Alexander</t>
   </si>
   <si>
-    <t>Усербаев Келген</t>
+    <t>Userbaev Kelgen</t>
   </si>
   <si>
-    <t>Горбатенко Наталья</t>
+    <t>Dymovich Petr</t>
   </si>
   <si>
-    <t>Дымович Пётр</t>
+    <t>Gorbatenko Natalya</t>
   </si>
   <si>
-    <t>Молодцов Алексей</t>
+    <t>Molodtsov Aleksei</t>
   </si>
   <si>
-    <t>Павлов Виктор</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Pavlov Viktor</t>
   </si>
   <si>
-    <t>Радькова Роксана</t>
+    <t>Rad'kova Roksana</t>
   </si>
   <si>
-    <t>Сурнин Игорь</t>
+    <t>Sharabarin Dmitriy</t>
   </si>
   <si>
-    <t>Шарабарин Дмитрий</t>
+    <t>Surnin Igor</t>
   </si>
   <si>
-    <t>Демидов Павел</t>
+    <t>Demidov Pavel</t>
   </si>
   <si>
-    <t>Днепровский Александр</t>
+    <t>Dneprovskiy Alexandr</t>
   </si>
   <si>
-    <t>Кривоносов Вячеслав</t>
+    <t>Krivonosov Viacheslav</t>
   </si>
   <si>
-    <t>Ли Денис</t>
+    <t>Li Denis</t>
   </si>
   <si>
-    <t>Лукьянов Михаил</t>
+    <t>Luk'anov Mihail</t>
   </si>
   <si>
-    <t>Лунев Сергей</t>
+    <t>Lynev Sergey</t>
   </si>
   <si>
-    <t>Присяжнюк Владимир</t>
+    <t>Prisyazhnyuk Vladimir</t>
   </si>
   <si>
-    <t>Ражавалиев Шавкат</t>
+    <t>Rajavaliev Shavkat</t>
   </si>
   <si>
-    <t>Демченко Андрей</t>
+    <t>Demchenko Andrey</t>
   </si>
   <si>
-    <t>Кравцов Максим</t>
+    <t>Kravtsov Maxim</t>
   </si>
   <si>
-    <t>Лесков Владимир</t>
+    <t>Leskov Vladimir</t>
   </si>
   <si>
-    <t>Лихобабин Николай</t>
+    <t>Mozheyko Anatoliy</t>
   </si>
   <si>
-    <t>Можейко Анатолий</t>
+    <t>Mysak Dmitriy</t>
   </si>
   <si>
-    <t>Мысак Дмитрий</t>
+    <t>Nikolai Lihobabin</t>
   </si>
   <si>
-    <t>Руденок Виктор</t>
+    <t>Rudenok Victor</t>
   </si>
   <si>
-    <t>Сорокин Павел</t>
+    <t>Shin Yuriy</t>
   </si>
   <si>
-    <t>Шин Юрий</t>
+    <t>Sorokin Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Геленджик</t>
+    <t>Gelendzhik</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Советская Гавань</t>
+    <t>Sovetskaya Gavan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -902,71 +902,71 @@
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1965</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1967</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2012</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>66</v>
@@ -1041,191 +1041,191 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1984</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>2012</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1978</v>
+        <v>1986</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1986</v>
+        <v>1978</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2014</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1421,154 +1421,154 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>1948</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1947</v>
+        <v>2010</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2010</v>
+        <v>1948</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1990</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2010</v>
+        <v>1968</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1968</v>
+        <v>2010</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="10"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>