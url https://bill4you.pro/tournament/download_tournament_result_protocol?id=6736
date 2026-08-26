--- v0 (2025-12-18)
+++ v1 (2026-08-26)
@@ -12,230 +12,233 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>"Академия Старт"</t>
   </si>
   <si>
     <t>Хабаровск 2025 с форами N17</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.05.2025, "Академия Старт", Россия, Хабаровский край, Хабаровск, ул. Даниловского,  16А</t>
+    <t>04.05.2025, "Академия Старт", Russian Federation, Khabarovsk Territory, Khabarovsk, ул. Даниловского,  16А</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Климов Владимир</t>
+    <t>Klimov Vladimir</t>
   </si>
   <si>
-    <t>Швалов Константин</t>
+    <t>Shvalov Konstantin</t>
   </si>
   <si>
-    <t>Сорокин Павел</t>
+    <t>Sorokin Pavel</t>
   </si>
   <si>
-    <t>Юртаев Руслан</t>
+    <t>Yurtaev Ruslan</t>
   </si>
   <si>
-    <t>Бадрызлов Юрий</t>
+    <t>B U</t>
   </si>
   <si>
-    <t>Куликов Илья</t>
+    <t>Kulikov Ilya</t>
   </si>
   <si>
-    <t>Лебешевский Михаил</t>
+    <t>Lebeshevskyi Mikhail</t>
   </si>
   <si>
-    <t>Сурнин Игорь</t>
+    <t>Surnin Igor</t>
   </si>
   <si>
-    <t>Амелин Андрей</t>
+    <t>Amelin Andrey</t>
   </si>
   <si>
-    <t>Дымович Пётр</t>
+    <t>Dymovich Petr</t>
   </si>
   <si>
-    <t>Касимов Якуб</t>
+    <t>Kasimov Yakub</t>
   </si>
   <si>
-    <t>Ли Денис</t>
+    <t>Khvan Anton</t>
   </si>
   <si>
-    <t>Лябук Марк</t>
+    <t>Li Denis</t>
   </si>
   <si>
-    <t>Мысак Дмитрий</t>
+    <t>Lyabuk Mark</t>
   </si>
   <si>
-    <t>Райцев Константин</t>
+    <t>Mysak Dmitriy</t>
   </si>
   <si>
-    <t>Хван Антон</t>
+    <t>Raytsev Konstantin</t>
   </si>
   <si>
-    <t>Грязнов Сергей</t>
+    <t>Dneprovskiy Alexandr</t>
   </si>
   <si>
-    <t>Днепровский Александр</t>
+    <t>Gryaznov Sergey</t>
   </si>
   <si>
-    <t>Кузнецов Юрий</t>
+    <t>Khansulian Aren</t>
   </si>
   <si>
-    <t>Лукьянов Михаил</t>
+    <t>Kuznetsov Yurii</t>
   </si>
   <si>
-    <t>Мануйлов Андрей</t>
+    <t>Luk'anov Mihail</t>
   </si>
   <si>
-    <t>Плотников Евгений</t>
+    <t>Manuylov Andrey</t>
   </si>
   <si>
-    <t>Светлаков Сергей</t>
+    <t>Plotnikov Evgenii</t>
   </si>
   <si>
-    <t>Хансулян Арен</t>
+    <t>Svetlakov Sergey</t>
   </si>
   <si>
-    <t>Барабанов Сергей</t>
+    <t>Barabanov Sergey</t>
   </si>
   <si>
-    <t>Глазунов Евгений</t>
+    <t>Demchenko Andrey</t>
   </si>
   <si>
-    <t>Демченко Андрей</t>
+    <t>Fedorenko Ruslan</t>
   </si>
   <si>
-    <t>Куренёв Александр</t>
+    <t>Glazunov Evgeniy</t>
   </si>
   <si>
-    <t>Лоншаков Алексей</t>
+    <t>Kurenev Alexander</t>
   </si>
   <si>
-    <t>Новиков Виталий</t>
+    <t>Lonshakov Aleksey</t>
   </si>
   <si>
-    <t>Син Александр</t>
+    <t>Novikov Vitaliy</t>
   </si>
   <si>
-    <t>Федоренко Руслан</t>
+    <t>Sin Alexander</t>
   </si>
   <si>
-    <t>Горбатенко Наталья</t>
+    <t>Gorbatenko Natalya</t>
   </si>
   <si>
-    <t>Шин Юрий</t>
+    <t>Shin Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Душанбе</t>
+    <t>Dushanbe</t>
+  </si>
+  <si>
+    <t>rabochiy posyolok Pereyaslavka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -916,294 +919,294 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1999</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1988</v>
+        <v>1979</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>2009</v>
+        <v>1988</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1980</v>
+        <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1959</v>
+        <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1983</v>
+        <v>1959</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1959</v>
+        <v>2011</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2012</v>
+        <v>1959</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1977</v>
+        <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1952</v>
+        <v>1986</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2011</v>
+        <v>1952</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1990</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
@@ -1216,149 +1219,149 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1987</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1987</v>
+        <v>1976</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1961</v>
+        <v>1986</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1961</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1976</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="9" t="s">