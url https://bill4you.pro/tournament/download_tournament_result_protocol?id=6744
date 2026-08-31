--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t xml:space="preserve">Billiard King </t>
   </si>
   <si>
     <t xml:space="preserve">Любительский </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.04.2025, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>26.04.2025, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Нурмухамедов Нодиржон</t>
+    <t>Nurmuhamedov Nodirzhon</t>
   </si>
   <si>
-    <t>Базарбаев Aзиз</t>
+    <t>Bazarbaev Aziz</t>
   </si>
   <si>
-    <t>Мирзаев Бахром</t>
+    <t>Mirzaev Bahrom</t>
   </si>
   <si>
-    <t>Умарбеков Фарход</t>
+    <t>Umarbekov Farhod</t>
   </si>
   <si>
-    <t>Ходжаев Рахматилла</t>
+    <t>Hodzhaev Rahmatilla</t>
   </si>
   <si>
-    <t>Шаджалилов Сарвар</t>
+    <t>Shadzhalilov Sarvar</t>
   </si>
   <si>
-    <t>Шоякубов Шорасул</t>
+    <t>Shoyakubov Shorasul</t>
   </si>
   <si>
-    <t>Юлдашев Азизбек</t>
+    <t>Yuldashev Azizbek</t>
   </si>
   <si>
-    <t>Арипов Фахриддин</t>
+    <t>Aripov Fahriddin</t>
   </si>
   <si>
-    <t>Дадабаев Шукурулло</t>
+    <t>Djuraev Murad</t>
   </si>
   <si>
-    <t>Джураев Мурад</t>
+    <t>Hoshimov Izzatilla</t>
   </si>
   <si>
-    <t>Маджидов Шерзод</t>
+    <t>Jakhongir Khadjaev</t>
   </si>
   <si>
-    <t>Пулатов Сардор</t>
+    <t>Madzhidov Sherzod</t>
   </si>
   <si>
-    <t>Ходжаев Джахонгир</t>
+    <t>Pulatov Sardor</t>
   </si>
   <si>
-    <t>Хошимов Иззатилла</t>
+    <t>Shomansurov Davron</t>
   </si>
   <si>
-    <t>Шомансуров Даврон</t>
+    <t>Shukurullo Dadaboev</t>
   </si>
   <si>
-    <t>Абдумаликов Дилмурод</t>
+    <t>Abdumalikov Dilmurod</t>
   </si>
   <si>
-    <t>Абдурахимов Хуршид</t>
+    <t>Abdurahimov Hurshid</t>
   </si>
   <si>
-    <t>Аблакулов Отабек</t>
+    <t>Ablakulov Otabek</t>
   </si>
   <si>
-    <t>Азизов Абдумалик</t>
+    <t>Azizov Abdumalik</t>
   </si>
   <si>
-    <t>Инаятов Комил</t>
+    <t>Hodzhaev Fazliddin</t>
   </si>
   <si>
-    <t>Йолчиев Аскар</t>
+    <t>Husanov Komoliddin</t>
   </si>
   <si>
-    <t>Кудратов Шухратилла</t>
+    <t>Inayatov Komil</t>
   </si>
   <si>
-    <t>Махмудов Фуркад</t>
+    <t>Mahmudov Furkad</t>
   </si>
   <si>
-    <t>Мирахмедов Миркамол</t>
+    <t>Mirahmedov Mirkamol</t>
   </si>
   <si>
-    <t>Ниязматов Умид</t>
+    <t>Niyazmatov Umid</t>
   </si>
   <si>
-    <t>Расулов Абдурашид</t>
+    <t>Qudratov Shuxratilla</t>
   </si>
   <si>
-    <t>Тохтаниезов Руслан</t>
+    <t>Rasulov Abdurashid</t>
   </si>
   <si>
-    <t>Турсунов Равшан</t>
+    <t>Shonazarov Davron</t>
   </si>
   <si>
-    <t>Ходжаев Фазлиддин</t>
+    <t>Tohtaniezov Ruslan</t>
   </si>
   <si>
-    <t>Хусанов Комолиддин</t>
+    <t>Tursunov Ravshan</t>
   </si>
   <si>
-    <t>Шоназаров Даврон</t>
+    <t>Yolchiev Asqar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Ташкентская область</t>
+    <t>Tashkent Region</t>
   </si>
   <si>
-    <t>Наманганская область</t>
+    <t>Namangan Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -776,51 +776,51 @@
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2024</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
@@ -853,171 +853,171 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2024</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2024</v>
+        <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2024</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1993</v>
+        <v>2024</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1985</v>
+        <v>2024</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
@@ -1108,51 +1108,53 @@
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>2024</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
         <v>1987</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>52</v>
@@ -1186,147 +1188,145 @@
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="8">
         <v>2024</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="8">
         <v>2024</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1985</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="E36" s="9"/>
+      <c r="E36" s="9" t="s">
+        <v>51</v>
+      </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="8">
         <v>2024</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="E38" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="9"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>