--- v0 (2025-12-14)
+++ v1 (2026-08-19)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Пермская городская федерация бильярдного спорта</t>
   </si>
   <si>
     <t>Кубок Урала / Пятый этап / 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.05.2025, БК Классик А, Россия, Пермский край, Пермь, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
+    <t>18.05.2025, БК Классик А, Russian Federation, Perm Territory, Perm, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
     <t>11 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Куманев Дмитрий</t>
+    <t>Kumanev Dmitrii</t>
   </si>
   <si>
-    <t>Фролов Денис</t>
+    <t>Frolov Denis</t>
   </si>
   <si>
-    <t>Беляев Евгений</t>
+    <t>Belyaev Evgeniy</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>UGAII DMITRII</t>
   </si>
   <si>
-    <t>Булычев Денис</t>
+    <t>Bulychev Denis</t>
   </si>
   <si>
-    <t>Королев Дмитрий</t>
+    <t>Korolev Dmitriy</t>
   </si>
   <si>
-    <t>Мерзляков Сергей</t>
+    <t>Merzlakov Sergej</t>
   </si>
   <si>
-    <t>Слепченков Фёдор</t>
+    <t>Slepchenkov Fedor</t>
   </si>
   <si>
-    <t>Делидов Глеб</t>
+    <t>Delidov Gleb</t>
   </si>
   <si>
-    <t>Зайцев Даниил</t>
+    <t>Zaitsev Daniil</t>
   </si>
   <si>
-    <t>Гринько Никита</t>
+    <t>Grinko Nikita</t>
   </si>
   <si>
-    <t>Садилова София</t>
+    <t>Sadilova Sofiya</t>
   </si>
   <si>
-    <t>Карасев Евгений</t>
+    <t>Harisov Timur</t>
   </si>
   <si>
-    <t>Харисов Тимур</t>
+    <t>Karasev Evgeny</t>
   </si>
   <si>
-    <t>Первушина Наталья</t>
+    <t>Pervushina Natalya</t>
   </si>
   <si>
-    <t>Смирнов Михаил</t>
+    <t>Smirnov Mihail</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Нечаева Анастасия</t>
+    <t>Nechaeva Anastasia</t>
   </si>
   <si>
-    <t>Слободянюк Алиса</t>
+    <t>Slobodanuk Alisa</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -873,71 +873,71 @@
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2014</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>2000</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8"/>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1979</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>