--- v0 (2025-12-25)
+++ v1 (2026-08-30)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>БК "Легенда-Дмитров"</t>
   </si>
   <si>
     <t>Регулярный турнир по Сибирской пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.05.2025, БК "Легенда-Дмитров", Россия, Московская область, Дмитров, Оборонная улица,  дом 12</t>
+    <t>10.05.2025, БК "Легенда-Дмитров", Russian Federation, Moscow Region, Dmitrov, Оборонная улица,  дом 12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Алексанов Сергей</t>
+    <t>Aleksandrov Sergey</t>
   </si>
   <si>
-    <t>Сабиров Мамур</t>
+    <t>Sabirov Mamur</t>
   </si>
   <si>
-    <t>Кашин Алексей</t>
+    <t>Kashin Aleksey</t>
   </si>
   <si>
-    <t>Мороз Денис</t>
+    <t>Moroz Denis</t>
   </si>
   <si>
-    <t>Голубев Алексей</t>
+    <t>Golubev Aleksey</t>
   </si>
   <si>
-    <t>Куликов Сергей</t>
+    <t>Kulikov Sergey</t>
   </si>
   <si>
-    <t>Савельев Сергей</t>
+    <t>Savelev Sergey</t>
   </si>
   <si>
-    <t>Яковлев Эдуард</t>
+    <t>Yakovlev Eduard</t>
   </si>
   <si>
-    <t>Двирняк Олег</t>
+    <t>Dvirnyak Oleg</t>
   </si>
   <si>
-    <t>Егорченков Николай</t>
+    <t>Egorchenkov Nikolay</t>
   </si>
   <si>
-    <t>Сеидов Рамиз</t>
+    <t>Seidov Ramiz</t>
   </si>
   <si>
-    <t>Симашков Игорь</t>
+    <t>Simashkov Igor</t>
   </si>
   <si>
-    <t>Акбаров Махмуд</t>
+    <t>Akbarov Mahmud</t>
   </si>
   <si>
-    <t>Здор Олег</t>
+    <t>Miheenko Andrey</t>
   </si>
   <si>
-    <t>Михеенко Андрей</t>
+    <t>Ubushaev Konstantin</t>
   </si>
   <si>
-    <t>Убушаев Константин</t>
+    <t>Zdor Oleg</t>
   </si>
   <si>
-    <t>Осипов Георгий</t>
+    <t>Filin Lev</t>
   </si>
   <si>
-    <t>Филин Лев</t>
+    <t>Osipov Georgiy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Дмитров</t>
+    <t>Dmitrov</t>
   </si>
   <si>
-    <t>Сергиев Посад</t>
+    <t>Sergiyev Posad</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -877,129 +877,129 @@
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1990</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>37</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="E22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="9"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1984</v>
+        <v>1967</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="E24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="9"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1967</v>
+        <v>1984</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="E25" s="9"/>
+      <c r="E25" s="9" t="s">
+        <v>39</v>
+      </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">