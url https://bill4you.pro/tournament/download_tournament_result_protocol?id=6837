--- v0 (2025-12-24)
+++ v1 (2026-09-01)
@@ -693,51 +693,51 @@
       </c>
       <c r="C10" s="8">
         <v>2007</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1985</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1972</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="1"/>
@@ -813,51 +813,51 @@
       </c>
       <c r="C16" s="8">
         <v>2000</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1998</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>1989</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1"/>